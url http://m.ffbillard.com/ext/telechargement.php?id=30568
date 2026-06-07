--- v0 (2025-10-28)
+++ v1 (2026-06-07)
@@ -1,68 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/ink/ink1.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink2.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink3.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink4.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink5.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink6.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink7.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink8.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink9.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/ink/ink10.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7CCCB6AA" w14:textId="77777777" w:rsidR="00116EB2" w:rsidRDefault="00446838" w:rsidP="005C3AFE">
+    <w:p w14:paraId="47C850C0" w14:textId="77777777" w:rsidR="00116EB2" w:rsidRDefault="00446838" w:rsidP="005C3AFE">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00116EB2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>BORDEREAU DE DEMANDE D’ORGANISATION</w:t>
       </w:r>
       <w:r w:rsidR="00D60159" w:rsidRPr="00116EB2">
@@ -74,939 +75,959 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> DE COMPETITION</w:t>
       </w:r>
       <w:r w:rsidR="00B4455F" w:rsidRPr="00116EB2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidR="00BD0346" w:rsidRPr="00116EB2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358033A9" w14:textId="1478E3ED" w:rsidR="00446838" w:rsidRPr="00116EB2" w:rsidRDefault="00BD0346" w:rsidP="005C3AFE">
+    <w:p w14:paraId="6ACEB8F4" w14:textId="780CBC59" w:rsidR="00446838" w:rsidRPr="00116EB2" w:rsidRDefault="00BD0346" w:rsidP="005C3AFE">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00116EB2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00116EB2" w:rsidRPr="00116EB2">
+      <w:r w:rsidR="006C572E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>5-2026</w:t>
+        <w:t>6-2027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124A9A29" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005C3AFE">
+    <w:p w14:paraId="179A555D" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005C3AFE">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="243F60"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60159">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="243F60"/>
         </w:rPr>
         <w:t>Organisateur</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="679"/>
         <w:gridCol w:w="542"/>
         <w:gridCol w:w="926"/>
         <w:gridCol w:w="700"/>
         <w:gridCol w:w="912"/>
         <w:gridCol w:w="697"/>
         <w:gridCol w:w="1173"/>
         <w:gridCol w:w="1065"/>
         <w:gridCol w:w="2819"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="7AA5ED2F" w14:textId="77777777" w:rsidTr="00C44008">
+      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="35E288AB" w14:textId="77777777" w:rsidTr="00C44008">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5308E079" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="16C999D8" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Club</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4456" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16986A09" w14:textId="678451DD" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="4F1FAAC4" w14:textId="2B95248A" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1173" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70289A35" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="0CE6FCFE" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Président</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60B0D345" w14:textId="3AA327F5" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="1484634F" w14:textId="08AD1A89" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="332E109F" w14:textId="77777777" w:rsidTr="00C44008">
+      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="1872BA50" w14:textId="77777777" w:rsidTr="00C44008">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A890C39" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="4EA1E016" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Téléphone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06A6D322" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="331E8F46" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48FE6C75" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="366B3DC2" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5057" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6393ABAE" w14:textId="653A26C1" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="4B2D0056" w14:textId="3CC98AC5" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="4E0A9A55" w14:textId="77777777" w:rsidTr="00C44008">
+      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="24EEC1E9" w14:textId="77777777" w:rsidTr="00C44008">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09407882" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="04624517" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Salle partenaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="095BD76A" w14:textId="7733DBCF" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="49013568" w14:textId="0A3D347F" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2363BC3A" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="4E6ABD82" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Responsable de la salle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2819" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4438B1D2" w14:textId="216A893B" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="6FF4FF30" w14:textId="650D6312" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C44008" w:rsidRPr="00D60159" w14:paraId="09D31245" w14:textId="77777777" w:rsidTr="00C44008">
+      <w:tr w:rsidR="00C44008" w:rsidRPr="00D60159" w14:paraId="4DE39A00" w14:textId="77777777" w:rsidTr="00C44008">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="07CF8EF1" w14:textId="77777777" w:rsidR="00C44008" w:rsidRPr="00D60159" w:rsidRDefault="00C44008" w:rsidP="005F2E58">
+          <w:p w14:paraId="7691C9A7" w14:textId="77777777" w:rsidR="00C44008" w:rsidRPr="00D60159" w:rsidRDefault="00C44008" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Adresse de la salle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8292" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40AB61C8" w14:textId="0FABD18D" w:rsidR="00C44008" w:rsidRPr="00D60159" w:rsidRDefault="00C44008" w:rsidP="005F2E58">
+          <w:p w14:paraId="51F20CD8" w14:textId="557521DD" w:rsidR="00C44008" w:rsidRPr="00D60159" w:rsidRDefault="00C44008" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="708F9945" w14:textId="77777777" w:rsidTr="00C44008">
+      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="75042307" w14:textId="77777777" w:rsidTr="00C44008">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1354" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7F3A80" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="2F97E28B" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Code Postal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1468" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34F40955" w14:textId="13D3CD55" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="70DAC197" w14:textId="2F759BAE" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1116CAA3" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="1341A88E" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ville</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6666" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32689101" w14:textId="6467D038" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="58EC1C3D" w14:textId="42AFDD39" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="48ADB8C6" w14:textId="77777777" w:rsidTr="00C44008">
+      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="0334D8EA" w14:textId="77777777" w:rsidTr="00C44008">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF7D7F6" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="3AC0BFB3" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Téléphone fixe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3235" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7224E7C8" w14:textId="5AFA8911" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="0F870F1F" w14:textId="220B3B06" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2238" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CDCE7AF" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="4B5BCA9D" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2819" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11B0DA27" w14:textId="7312939B" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="1B78C546" w14:textId="2942D9F8" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B965D05" w14:textId="2F74EF22" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00F20745" w:rsidP="00446838">
+    <w:p w14:paraId="1D722B41" w14:textId="68734E3E" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="006C572E" w:rsidP="00446838">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="243F60"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="243F60"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpi">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28734C4F" wp14:editId="4B2357D1">
+              <wp:anchor distT="4269" distB="4629" distL="118491" distR="118491" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28A6353C" wp14:editId="54FF7D35">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>7412355</wp:posOffset>
+                  <wp:posOffset>7412101</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1179195</wp:posOffset>
+                  <wp:posOffset>1179019</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6985" cy="9250"/>
-                <wp:effectExtent l="38100" t="38100" r="31115" b="41910"/>
+                <wp:extent cx="6350" cy="8890"/>
+                <wp:effectExtent l="38100" t="38100" r="12700" b="29210"/>
                 <wp:wrapNone/>
                 <wp:docPr id="33" name="Encre 33"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingInk">
                     <w14:contentPart bwMode="auto" r:id="rId7">
                       <w14:nvContentPartPr>
-                        <w14:cNvContentPartPr/>
+                        <w14:cNvContentPartPr>
+                          <a14:cpLocks xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" noChangeAspect="1"/>
+                        </w14:cNvContentPartPr>
                       </w14:nvContentPartPr>
                       <w14:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="6985" cy="9250"/>
+                        <a:ext cx="6350" cy="8890"/>
                       </w14:xfrm>
                     </w14:contentPart>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="526213A1" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+              <v:shapetype w14:anchorId="1EEE8723" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
-              <v:shape id="Encre 33" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:583.3pt;margin-top:92.5pt;width:1.2pt;height:1.45pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAEj4b5SKAQAALAMAAA4AAABkcnMvZTJvRG9jLnhtbJxSwU7rMBC8I/EP&#10;1t5pmgAViZpyeAWJA9ADfIBx7MZ6sTdau035ezZpQwvo6UlcIu9OPJ7Z2fntzjViqylY9CWkkykI&#10;7RVW1q9LeH25v7gBEaL0lWzQ6xLedYDbxfnZvGsLnWGNTaVJMIkPRdeWUMfYFkkSVK2dDBNstWfQ&#10;IDkZuaR1UpHsmN01STadzpIOqWoJlQ6Bu8s9CIuB3xit4rMxQUfRlHCV5imIyIdsloOgsfPGh1mW&#10;Q7KYy2JNsq2tOkiSv1DkpPUs4JNqKaMUG7I/qJxVhAFNnCh0CRpjlR78sLN0+s3Zg//bu0qv1IYK&#10;hT5qH1eS4ji7AfjNE64B8dY9YsXpyE1EODDyeP4fxl70EtXGsZ59IqQbGXkdQm3bwGMubFUCPVTp&#10;Ub/f/jk6WNHR19N2RaL///IShJeONd15RVpwzfGM9p++3mckOUD/Yt4Zcn0mLFjsSuA1fe+/Q+R6&#10;F4Xi5iy/uQahGMiz6wEbWfe3x+pk+vzwl5xP617UyZIvPgAAAP//AwBQSwMEFAAGAAgAAAAhAF5M&#10;hB71AQAA7QQAABAAAABkcnMvaW5rL2luazEueG1stFNNj5swEL1X6n+w3EMuAcYmhA1asqdGqtSq&#10;q+5Wao8sOMFaMJFt8vHvaww4bDdb9dAKyRqPmTczb97c3p3qCh2YVLwRKSY+YMRE3hRc7FL8/XHj&#10;3WCkdCaKrGoES/GZKXy3fv/ulovnukrMiQyCUJ1VVykutd4nQXA8Hv1j6DdyF1CAMPgknr98xush&#10;qmBbLrg2KdXoyhuh2Ul3YAkvUpzrE7j/DfZD08qcuefOI/PLH1pmOds0ss60QywzIViFRFabun9g&#10;pM97Y3CTZ8ckRjU3DXvUJ4t4cfNxZRzZKcWTe2tKVKaSGgfXMX/+B8zNa8yurJDGyxijoaSCHbqa&#10;Ast58nbv97LZM6k5u9DckzI8nFHe3y0/PVGSqaZqu9lgdMiq1lBGAIwshtwkuELIazzDzT/FM7y8&#10;iTct7iU1Q3tTHgbSnKTG0WpeMyP0eu80ppUB7twPWtp1oECJB5EH9JHQBCCB0F+uoskoBhWPmE+y&#10;VaXDe5IXvdoXx1rf2ZEXunSkgw80cqxPOb8WWzK+K/Ufg4fGbbTTzpVNtHJCQyff2DbFH+wyIhvZ&#10;O2wrZIUIoosojuYzL5otZzDHgAmGOXghgjlF0J3WJtY2dwQvZDsy9bdJ7Ty+breKabMUMcFrQHQ5&#10;VgEz8/2Gf5n3+hcAAAD//wMAUEsDBBQABgAIAAAAIQChW+Ke5QAAABIBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTE9NT8MwDL0j8R8iI3FjaTfIuq7phEAIaRMH9sE5a72m0CRVk3Xl3889wcV6tp+f38tW&#10;g2lYj52vnZUQTyJgaAtX1raSsN+9PSTAfFC2VI2zKOEXPazy25tMpaW72E/st6FiJGJ9qiToENqU&#10;c19oNMpPXIuWdifXGRWo7SpedupC4qbh0ygS3Kja0getWnzRWPxsz0bCbHaYvu/XH3rz9cgP31HR&#10;J+vNScr7u+F1SeV5CSzgEP4uYMxA/iEnY0d3tqVnDfWxEIK4hJInijZSYrEgdBxH8wXwPOP/o+RX&#10;AAAA//8DAFBLAwQUAAYACAAAACEAeRi8nb8AAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1s&#10;LnJlbHOEz7FqxDAMBuC90Hcw2hslHcpR4mQ5DrKWFG41jpKYxLKxnNJ7+3rswcENGoTQ90tt/+t3&#10;9UNJXGANTVWDIrZhcrxo+B4vbydQkg1PZg9MGm4k0HevL+0X7SaXJVldFFUUFg1rzvETUexK3kgV&#10;InGZzCF5k0ubFozGbmYhfK/rD0z/DejuTDVMGtIwNaDGWyzJz+0wz87SOdjDE+cHEWgPycFf/V5Q&#10;kxbKGhxvWKqpyqGAXYt3j3V/AAAA//8DAFBLAQItABQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAAPQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEj4b5SKAQAA&#10;LAMAAA4AAAAAAAAAAAAAAAAAPAIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF5MhB71&#10;AQAA7QQAABAAAAAAAAAAAAAAAAAA8gMAAGRycy9pbmsvaW5rMS54bWxQSwECLQAUAAYACAAAACEA&#10;oVvinuUAAAASAQAADwAAAAAAAAAAAAAAAAAVBgAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgA&#10;AAAhAHkYvJ2/AAAAIQEAABkAAAAAAAAAAAAAAAAAJwcAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJl&#10;bHNQSwUGAAAAAAYABgB4AQAAHQgAAAAA&#10;">
+              <v:shape id="Encre 33" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:583.35pt;margin-top:92.55pt;width:1.1pt;height:1.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9.33pt;mso-wrap-distance-top:.1186mm;mso-wrap-distance-right:9.33pt;mso-wrap-distance-bottom:.1286mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAN6Rb0SaAQAAgQMAAA4AAABkcnMvZTJvRG9jLnhtbJxTXUvDMBR9F/wP&#10;Ie+urZsyy7ohDkHw60F/QEyTNazJDTeZnf/eu3Z1c1MEXwq5h5yce87pZLa2NXtXGAy4gmeDlDPl&#10;JJTGLQr++nJ7NuYsROFKUYNTBf9Qgc+mpyeTxufqHCqoS4WMSFzIG1/wKkafJ0mQlbIiDMArR6AG&#10;tCLSERdJiaIhdlsn52l6mTSApUeQKgSazjuQT1t+rZWMT1oHFVld8OE4I3mx4KMsHXKG/eRtO0mm&#10;E5EvUPjKyK0k8Q9FVhhHAr6o5iIKtkJzRGWNRAig40CCTUBrI1W7D22WpQeb3bnlZqtsJFeYS3BR&#10;ufgsMPbetcB/nrA1Z2/NA5SUjlhF4FtGsufvMDrRc5ArS3q6RFDVIlIdQmV8IJtzUxYc78psp9+9&#10;3+w2eMbdXo+HgMhGufT3IJehjyQbHSn70cltUToz21CYg5tKuIW6Dp6aQX3llHnSm3r0eI/8Jnet&#10;0W6CJhfYuuBUro/Nt+2RWkcmaXg5vKC5JGA8vmqxnrW73Z/2IiVJ38qzf97I3ftzpp8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBeTIQe9QEAAO0EAAAQAAAAZHJzL2luay9pbmsxLnhtbLRTTY+bMBC9V+p/&#10;sNxDLgHGJoQNWrKnRqrUqqvuVmqPLDjBWjCRbfLx72sMOGw3W/XQCskaj5k3M2/e3N6d6godmFS8&#10;ESkmPmDERN4UXOxS/P1x491gpHQmiqxqBEvxmSl8t37/7paL57pKzIkMglCdVVcpLrXeJ0FwPB79&#10;Y+g3chdQgDD4JJ6/fMbrIapgWy64NinV6MobodlJd2AJL1Kc6xO4/w32Q9PKnLnnziPzyx9aZjnb&#10;NLLOtEMsMyFYhURWm7p/YKTPe2Nwk2fHJEY1Nw171CeLeHHzcWUc2SnFk3trSlSmkhoH1zF//gfM&#10;zWvMrqyQxssYo6Gkgh26mgLLefJ27/ey2TOpObvQ3JMyPJxR3t8tPz1RkqmmarvZYHTIqtZQRgCM&#10;LIbcJLhCyGs8w80/xTO8vIk3Le4lNUN7Ux4G0pykxtFqXjMj9HrvNKaVAe7cD1radaBAiQeRB/SR&#10;0AQggdBfrqLJKAYVj5hPslWlw3uSF73aF8da39mRF7p0pIMPNHKsTzm/Flsyviv1H4OHxm20086V&#10;TbRyQkMn39g2xR/sMiIb2TtsK2SFCKKLKI7mMy+aLWcwx4AJhjl4IYI5RdCd1ibWNncEL2Q7MvW3&#10;Se08vm63immzFDHBa0B0OVYBM/P9hn+Z9/oXAAAA//8DAFBLAwQUAAYACAAAACEAhwUtqeIAAAAN&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTSk3dEKeqKpA4cKEFCW5uvI1D&#10;YzuKnTT8PZsT3HZ2R7Nviu1kWzZiHxrvJKSLBBi6yuvG1RLej88PAliIymnVeocSfjDAtry9KVSu&#10;/dW94XiINaMQF3IlwcTY5ZyHyqBVYeE7dHQ7+96qSLKvue7VlcJty5dJknGrGkcfjOpwb7C6HAYr&#10;4clePpd8t/kYxu9OnF/2X8dXs5Ly/m7aPQKLOMU/M8z4hA4lMZ384HRgLek0y9bkpUmsUmCzJc3E&#10;BthpXq0F8LLg/1uUvwAAAP//AwBQSwMEFAAGAAgAAAAhAHkYvJ2/AAAAIQEAABkAAABkcnMvX3Jl&#10;bHMvZTJvRG9jLnhtbC5yZWxzhM+xasQwDAbgvdB3MNobJR3KUeJkOQ6ylhRuNY6SmMSysZzSe/t6&#10;7MHBDRqE0PdLbf/rd/VDSVxgDU1VgyK2YXK8aPgeL28nUJINT2YPTBpuJNB3ry/tF+0mlyVZXRRV&#10;FBYNa87xE1HsSt5IFSJxmcwheZNLmxaMxm5mIXyv6w9M/w3o7kw1TBrSMDWgxlssyc/tMM/O0jnY&#10;wxPnBxFoD8nBX/1eUJMWyhocb1iqqcqhgF2Ld491fwAAAP//AwBQSwECLQAUAAYACAAAACEAmzMn&#10;NwwBAAAtAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAD0BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDekW9EmgEAAIEDAAAOAAAAAAAAAAAAAAAAADwCAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBeTIQe9QEAAO0EAAAQAAAAAAAAAAAAAAAAAAIEAABkcnMvaW5rL2luazEueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAIcFLaniAAAADQEAAA8AAAAAAAAAAAAAAAAAJQYAAGRycy9kb3ducmV2Lnht&#10;bFBLAQItABQABgAIAAAAIQB5GLydvwAAACEBAAAZAAAAAAAAAAAAAAAAADQHAABkcnMvX3JlbHMv&#10;ZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAeAEAACoIAAAAAA==&#10;">
                 <v:imagedata r:id="rId8" o:title=""/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="243F60"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpi">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="692C5749" wp14:editId="09B73BBF">
+              <wp:anchor distT="4320" distB="4680" distL="118620" distR="118980" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B550B9A" wp14:editId="402D2C76">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>7491679</wp:posOffset>
+                  <wp:posOffset>7491605</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1040125</wp:posOffset>
+                  <wp:posOffset>1040005</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="360" cy="360"/>
-                <wp:effectExtent l="38100" t="38100" r="38100" b="38100"/>
+                <wp:extent cx="0" cy="0"/>
+                <wp:effectExtent l="38100" t="38100" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="30" name="Encre 30"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingInk">
                     <w14:contentPart bwMode="auto" r:id="rId9">
                       <w14:nvContentPartPr>
-                        <w14:cNvContentPartPr/>
+                        <w14:cNvContentPartPr>
+                          <a14:cpLocks xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" noChangeAspect="1"/>
+                        </w14:cNvContentPartPr>
                       </w14:nvContentPartPr>
                       <w14:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="360" cy="360"/>
+                        <a:ext cx="0" cy="0"/>
                       </w14:xfrm>
                     </w14:contentPart>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="17188AC1" id="Encre 30" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:589.55pt;margin-top:81.55pt;width:.75pt;height:.75pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhALWQeqJ/AQAAKgMAAA4AAABkcnMvZTJvRG9jLnhtbJxSy27CMBC8V+o/&#10;WL6XJIAQikg4lFbiUMqh/QDXsYnV2ButHQJ/3w2BAq2qSlysfdizMzuezXe2YluF3oDLeDKIOVNO&#10;QmHcJuPvb88PU858EK4QFTiV8b3yfJ7f383aOlVDKKEqFDICcT5t64yXIdRpFHlZKiv8AGrlqKkB&#10;rQiU4iYqULSEbqtoGMeTqAUsagSpvKfqom/y/ICvtZLhVWuvAqsyPh4NiV44BUjBZEqVj2MQ5TOR&#10;blDUpZFHSuIGRlYYRwS+oRYiCNag+QVljUTwoMNAgo1AayPVQQ8pS+Ifypbus1OVjGWDqQQXlAtr&#10;geG0u0PjlhG2og20L1CQO6IJwI+ItJ7/zehJL0A2lvj0jqCqRKDv4EtTe84wNUXGcVkkZ/5u+3hW&#10;sMazrtV2jay7PyJfnLDE6clJVIxysuckf3X9njrRsfUX8k6j7TwhwmyXcULfd+fBcrULTFJxNKGy&#10;pHoXXGD2b08TLnZPY69cvsw7ShdfPP8CAAD//wMAUEsDBBQABgAIAAAAIQBrRjKNwwEAAGYEAAAQ&#10;AAAAZHJzL2luay9pbmsxLnhtbLSTwU7jMBCG70i8g2UOXGjiuC2BiJQTlZB2pRUFafcYEtNYxHZl&#10;O0379jtxXDeIsqdFkSJ77Pk98/n33f1ONGjLtOFK5jiJCEZMlqricp3jl+fl5AYjYwtZFY2SLMd7&#10;ZvD94vzsjst30WTwR6AgTT8STY5razdZHHddF3XTSOl1TAmZxo/y/ecPvPBZFXvjkls40hxCpZKW&#10;7WwvlvEqx6XdkbAftFeq1SULy31El8cdVhclWyotChsU60JK1iBZCKj7N0Z2v4EBh3PWTGMkODQ8&#10;oVEyS2c3D7cQKHY5Hs1bKNFAJQLHpzX/fIPm8rNmX9aUptcpRr6kim37mmLHPPu6919abZi2nB0x&#10;D1D8wh6Vw9zxGUBpZlTT9neD0bZoWkCWEAK28Gcn8Qkgn/WAzX/VAy5f6o2L+4jGtzfm4KEFSx2u&#10;1nLBwOhiEzxmDQj34ZXV7jlQQpMJmU8IfU5oRkhGaJTezkZX4V180HzVramD3qs++tWtBGpDZx2v&#10;bB2gk4jQeaA+Zn4qt2Z8Xdt/JvvGXXbwzomX6OyEfCdP7C3HF+4xIpc5BFwrBCWIzubp/OqS9N8H&#10;P4YTAPTiLwAAAP//AwBQSwMEFAAGAAgAAAAhANCPX+rlAAAAEgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMT01PwzAMvSPxHyIjcWNp+ehG13SaQJsQSHwMDnDzmtBWa5wqybby73FPcLHes5+fn4vFYDtx&#10;MD60jhSkkwSEocrplmoFH++rixmIEJE0do6Mgh8TYFGenhSYa3ekN3PYxFqwCYUcFTQx9rmUoWqM&#10;xTBxvSGefTtvMTL1tdQej2xuO3mZJJm02BJfaLA3d42pdpu9VSCH9erxxj1/yq/d8sU/4PT1ae2V&#10;Oj8b7udclnMQ0QzxbwPGHzg/lBxs6/akg+iYp9PblLWMsisGoySdJRmI7di6zkCWhfz/SvkLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB5GLydvwAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVs&#10;c4TPsWrEMAwG4L3QdzDaGyUdylHiZDkOspYUbjWOkpjEsrGc0nv7euzBwQ0ahND3S23/63f1Q0lc&#10;YA1NVYMitmFyvGj4Hi9vJ1CSDU9mD0wabiTQd68v7RftJpclWV0UVRQWDWvO8RNR7EreSBUicZnM&#10;IXmTS5sWjMZuZiF8r+sPTP8N6O5MNUwa0jA1oMZbLMnP7TDPztI52MMT5wcRaA/JwV/9XlCTFsoa&#10;HG9YqqnKoYBdi3ePdX8AAAD//wMAUEsBAi0AFAAGAAgAAAAhAJszJzcMAQAALQIAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAA9AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtZB6on8BAAAqAwAA&#10;DgAAAAAAAAAAAAAAAAA8AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAa0YyjcMBAABm&#10;BAAAEAAAAAAAAAAAAAAAAADnAwAAZHJzL2luay9pbmsxLnhtbFBLAQItABQABgAIAAAAIQDQj1/q&#10;5QAAABIBAAAPAAAAAAAAAAAAAAAAANgFAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEA&#10;eRi8nb8AAAAhAQAAGQAAAAAAAAAAAAAAAADqBgAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BL&#10;BQYAAAAABgAGAHgBAADgBwAAAAA=&#10;">
+              <v:shape w14:anchorId="37443EB5" id="Encre 30" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:589.9pt;margin-top:81.9pt;width:0;height:0;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.295mm;mso-wrap-distance-top:.12mm;mso-wrap-distance-right:3.305mm;mso-wrap-distance-bottom:.13mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhABuhpCWHAQAAbwMAAA4AAABkcnMvZTJvRG9jLnhtbJxTXWvCMBR9H+w/&#10;hLzPWpExiq0MZSDsw4ftB8Q0scEmN9ykVv/90taq042BL4F7Lz33nHtOJ9OdLslWoFNgUhoPhpQI&#10;wyFXZp3Sr8+XhydKnGcmZyUYkdK9cHSa3d9NapuIERRQ5gJJADEuqW1KC+9tEkWOF0IzNwArTBhK&#10;QM18KHEd5cjqgK7LaDQcPkY1YG4RuHAudOfdkGYtvpSC+w8pnfCkTGng5tsX23fVvFE2YckamS0U&#10;P9BgN7DQTJmw9Ag1Z56RCtUVlFYcwYH0Aw46AikVF62GoCYeXqhZmE2jJB7zChMOxgvjlwx9f692&#10;cMsKXVKyqt8gD46wygM9IIbD/G9AR3oOvNKBT+cCipL5EAFXKOsowUTlKcVFHp/4m+3spGCJJ13v&#10;lwMWjxNuX4FvXG9JPL5i9uslD+HojtmaQgzMCmbW4tnZkIaQ0cbzqD/q1fJ+8hfdnUTdGB2uQHZt&#10;jvbHHImdJ7xr8r7b43Xf9dWZmYHMj9ic1w3Rs/8k+wYAAP//AwBQSwMEFAAGAAgAAAAhAGtGMo3D&#10;AQAAZgQAABAAAABkcnMvaW5rL2luazEueG1stJPBTuMwEIbvSLyDZQ5caOK4LYGIlBOVkHalFQVp&#10;9xgS01jEdmU7Tfv2O3FcN4iyp0WRInvs+T3z+ffd/U40aMu04UrmOIkIRkyWquJyneOX5+XkBiNj&#10;C1kVjZIsx3tm8P3i/OyOy3fRZPBHoCBNPxJNjmtrN1kcd10XddNI6XVMCZnGj/L95w+88FkVe+OS&#10;WzjSHEKlkpbtbC+W8SrHpd2RsB+0V6rVJQvLfUSXxx1WFyVbKi0KGxTrQkrWIFkIqPs3Rna/gQGH&#10;c9ZMYyQ4NDyhUTJLZzcPtxAodjkezVso0UAlAsenNf98g+bys2Zf1pSm1ylGvqSKbfuaYsc8+7r3&#10;X1ptmLacHTEPUPzCHpXD3PEZQGlmVNP2d4PRtmhaQJYQArbwZyfxCSCf9YDNf9UDLl/qjYv7iMa3&#10;N+bgoQVLHa7WcsHA6GITPGYNCPfhldXuOVBCkwmZTwh9TmhGSEZolN7ORlfhXXzQfNWtqYPeqz76&#10;1a0EakNnHa9sHaCTiNB5oD5mfiq3Znxd238m+8ZddvDOiZfo7IR8J0/sLccX7jEilzkEXCsEJYjO&#10;5un86pL03wc/hhMA9OIvAAAA//8DAFBLAwQUAAYACAAAACEANM/heN0AAAANAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFGnPPoIcSpAqsS1LUI+bpMliRrbUey4Kb+eragEt53Z&#10;0ey32Wo0rYjU+8ZZBdNJAoJs4crGVgo+duu7BQgf0JbYOksKTuRhlV9fZZiW7mg3FLehElxifYoK&#10;6hC6VEpf1GTQT1xHlndfrjcYWPaVLHs8crlp5X2SzKTBxvKFGjt6q6k4bAejIL7HYbeJJ73Wr096&#10;cfjWGj8flbq9GV+eQQQaw18YzviMDjkz7d1gSy9a1tP5ktkDT7MHHs6RX2t/sWSeyf9f5D8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB5GLydvwAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVs&#10;c4TPsWrEMAwG4L3QdzDaGyUdylHiZDkOspYUbjWOkpjEsrGc0nv7euzBwQ0ahND3S23/63f1Q0lc&#10;YA1NVYMitmFyvGj4Hi9vJ1CSDU9mD0wabiTQd68v7RftJpclWV0UVRQWDWvO8RNR7EreSBUicZnM&#10;IXmTS5sWjMZuZiF8r+sPTP8N6O5MNUwa0jA1oMZbLMnP7TDPztI52MMT5wcRaA/JwV/9XlCTFsoa&#10;HG9YqqnKoYBdi3ePdX8AAAD//wMAUEsBAi0AFAAGAAgAAAAhAJszJzcMAQAALQIAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAA9AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAG6GkJYcBAABvAwAA&#10;DgAAAAAAAAAAAAAAAAA8AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAa0YyjcMBAABm&#10;BAAAEAAAAAAAAAAAAAAAAADvAwAAZHJzL2luay9pbmsxLnhtbFBLAQItABQABgAIAAAAIQA0z+F4&#10;3QAAAA0BAAAPAAAAAAAAAAAAAAAAAOAFAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEA&#10;eRi8nb8AAAAhAQAAGQAAAAAAAAAAAAAAAADqBgAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BL&#10;BQYAAAAABgAGAHgBAADgBwAAAAA=&#10;">
                 <v:imagedata r:id="rId10" o:title=""/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00446838" w:rsidRPr="00D60159">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="243F60"/>
         </w:rPr>
         <w:t>Hôtel partenaire et accès au lieu de l’événement</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1329"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="375"/>
         <w:gridCol w:w="93"/>
         <w:gridCol w:w="191"/>
         <w:gridCol w:w="614"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="445"/>
         <w:gridCol w:w="122"/>
         <w:gridCol w:w="1718"/>
         <w:gridCol w:w="2092"/>
         <w:gridCol w:w="2414"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="2DC2D66C" w14:textId="77777777" w:rsidTr="005F2E58">
+      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="5FBFB3AE" w14:textId="77777777" w:rsidTr="005F2E58">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1329" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="627B6188" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="3FF21077" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Coordonnées de l’hôtel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8859" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32597AA5" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="446E8A62" w14:textId="3BA018E7" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="5795FB57" w14:textId="77777777" w:rsidTr="005F2E58">
+      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="17736867" w14:textId="77777777" w:rsidTr="005F2E58">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1329" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26A8B5D7" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="585D117F" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tarif négocié</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2068" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3154D352" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="05751593" w14:textId="315EDD88" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2285" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E3BBEF1" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="77C9531C" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Que comprend le tarif ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4506" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7518E855" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="0186478C" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="2DE86C8B" w14:textId="77777777" w:rsidTr="005F2E58">
+      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="247638A4" w14:textId="77777777" w:rsidTr="005F2E58">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD81930" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="41790725" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Transports à proximité (aéroport, train, bus…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7925" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="104B2573" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="5B13DF9C" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="52DDA9D6" w14:textId="77777777" w:rsidTr="005F2E58">
+      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="24121E84" w14:textId="77777777" w:rsidTr="005F2E58">
         <w:trPr>
           <w:trHeight w:val="442"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="4898DA13" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="6667C4AA" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mettez-vous une navette à disposition des joueurs ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF2F2FB" w14:textId="730E9382" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="35F0ACD6" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oui - </w:t>
@@ -1014,1076 +1035,1115 @@
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1718" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45604620" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="6D2369FA" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Si oui, quelle sera la fréquence ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4506" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="196F0348" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="02A58CAB" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="7ED05D5F" w14:textId="77777777" w:rsidTr="005F2E58">
+      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="4994F93B" w14:textId="77777777" w:rsidTr="005F2E58">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1888" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CC957ED" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="66296FBE" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Code Postal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="733EE920" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="5EB0A8EF" w14:textId="3D651F61" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F825C25" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="3A4DBBA8" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ville</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6346" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5715EA75" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="5324E5E9" w14:textId="0C4EC8CC" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="0FEF7C61" w14:textId="77777777" w:rsidTr="005F2E58">
+      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="4911C42A" w14:textId="77777777" w:rsidTr="005F2E58">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2356" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A9B01AC" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="732A2140" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Téléphone fixe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="479BD636" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="324A85C4" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2092" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4075AE55" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="6FFA913C" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DADCF1D" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="7AA28D40" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71835DFE" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="00446838">
+    <w:p w14:paraId="499F5919" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="00446838">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="243F60"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60159">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="243F60"/>
         </w:rPr>
         <w:t>Compétition(s) demandée(s)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="5390" w:type="pct"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="569"/>
         <w:gridCol w:w="213"/>
         <w:gridCol w:w="780"/>
         <w:gridCol w:w="2719"/>
         <w:gridCol w:w="883"/>
         <w:gridCol w:w="2096"/>
         <w:gridCol w:w="391"/>
         <w:gridCol w:w="145"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="455"/>
         <w:gridCol w:w="395"/>
         <w:gridCol w:w="1061"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A33FB9" w:rsidRPr="00D60159" w14:paraId="2DD5F965" w14:textId="77777777" w:rsidTr="00BB2C67">
+      <w:tr w:rsidR="00A33FB9" w:rsidRPr="00D60159" w14:paraId="169D22A2" w14:textId="77777777" w:rsidTr="00BB2C67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F79646"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57B9C16C" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+          <w:p w14:paraId="0129E5C2" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cocher</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F79646"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3E38A9" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+          <w:p w14:paraId="3F5FF681" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Durée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2838" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F79646"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A105880" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+          <w:p w14:paraId="5F808117" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Type de compétition </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="581" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F79646"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70200DAC" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+          <w:p w14:paraId="5FE52692" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Billards (Minima)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F79646"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18B98443" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+          <w:p w14:paraId="7505995C" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nb réel salle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F79646"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2013ACB9" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+          <w:p w14:paraId="72D954F5" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tapis fournis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33FB9" w:rsidRPr="00D60159" w14:paraId="6071E69D" w14:textId="77777777" w:rsidTr="00BB2C67">
+      <w:tr w:rsidR="00A33FB9" w:rsidRPr="00D60159" w14:paraId="209A9522" w14:textId="77777777" w:rsidTr="00BB2C67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="04CD5669" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25465C6C" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5478AEE5" w14:textId="2D40C1B1" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="00C64249">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17545E39" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="00C64249">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00C44008">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-5</w:t>
             </w:r>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> jours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2838" w:type="pct"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">½ Finales de France mixte Nord </w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AAF7305" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D60159">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>½</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D60159">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Finales de France mixte Nord </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="581" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="381149DB" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57DC5723" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4B2B28" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+          <w:p w14:paraId="3B07CF21" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A1F0AB" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="002E0013" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E0013">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="red"/>
               </w:rPr>
               <w:t>NON</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33FB9" w:rsidRPr="00D60159" w14:paraId="677A79C1" w14:textId="77777777" w:rsidTr="00BB2C67">
+      <w:tr w:rsidR="00A33FB9" w:rsidRPr="00D60159" w14:paraId="25A5E072" w14:textId="77777777" w:rsidTr="00BB2C67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA8EF67" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+          <w:p w14:paraId="6557F7FD" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47F5039B" w14:textId="251A2995" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="00C64249">
+          <w:p w14:paraId="7AD19F6A" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="00C64249">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00C44008">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-5</w:t>
             </w:r>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> jours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2838" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D982C33" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
-[...14 lines deleted...]
-              <w:t>½ Finales de France mixte Sud</w:t>
+          <w:p w14:paraId="56DDA509" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D60159">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>½</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D60159">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Finales de France mixte Sud</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="581" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71E460AA" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+          <w:p w14:paraId="10112A1B" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="615D462D" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+          <w:p w14:paraId="7D890D7F" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="525A2641" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="0DD7AA1D" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="002E0013" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E0013">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="red"/>
               </w:rPr>
               <w:t>NON</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33FB9" w:rsidRPr="00D60159" w14:paraId="5FE15A15" w14:textId="77777777" w:rsidTr="00BB2C67">
+      <w:tr w:rsidR="00A33FB9" w:rsidRPr="00D60159" w14:paraId="38AD2BBC" w14:textId="77777777" w:rsidTr="00BB2C67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="609DE1C3" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+          <w:p w14:paraId="67A03AF2" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23EAF153" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="00C64249">
+          <w:p w14:paraId="09024556" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="00C64249">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2 jours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2838" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0738BDD2" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00CE526A" w:rsidP="00CE526A">
+          <w:p w14:paraId="372AAB8A" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00CE526A" w:rsidP="00CE526A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Finales de France juniors U17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="581" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26D6CB67" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+          <w:p w14:paraId="7B03A8EB" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1945E50B" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+          <w:p w14:paraId="56742CC4" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29709A6F" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00CE526A" w:rsidP="005F2E58">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="41E63C89" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="002E0013" w:rsidRDefault="00CE526A" w:rsidP="005F2E58">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E0013">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>OUI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB2C67" w:rsidRPr="00D60159" w14:paraId="0309E548" w14:textId="77777777" w:rsidTr="00BB2C67">
+      <w:tr w:rsidR="00BB2C67" w:rsidRPr="00D60159" w14:paraId="69FC7C53" w14:textId="77777777" w:rsidTr="00BB2C67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6349B596" w14:textId="77777777" w:rsidR="00BB2C67" w:rsidRPr="00D60159" w:rsidRDefault="00BB2C67" w:rsidP="005F2E58">
+          <w:p w14:paraId="6673AE93" w14:textId="77777777" w:rsidR="00BB2C67" w:rsidRPr="00D60159" w:rsidRDefault="00BB2C67" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC83328" w14:textId="77777777" w:rsidR="00BB2C67" w:rsidRDefault="00BB2C67" w:rsidP="00C64249">
+          <w:p w14:paraId="7EFD3117" w14:textId="730181E8" w:rsidR="00BB2C67" w:rsidRDefault="008B239C" w:rsidP="00C64249">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>5 jours</w:t>
+              <w:t>3-4</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB2C67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2838" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="245F3C15" w14:textId="77777777" w:rsidR="00BB2C67" w:rsidRPr="00D60159" w:rsidRDefault="00BB2C67" w:rsidP="00CE526A">
+          <w:p w14:paraId="52512A94" w14:textId="77777777" w:rsidR="00BB2C67" w:rsidRPr="00D60159" w:rsidRDefault="00BB2C67" w:rsidP="00CE526A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tournoi qualificatif féminin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="581" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7490AE18" w14:textId="77777777" w:rsidR="00BB2C67" w:rsidRDefault="00BB2C67" w:rsidP="005F2E58">
+          <w:p w14:paraId="0EDB46E9" w14:textId="77777777" w:rsidR="00BB2C67" w:rsidRDefault="00BB2C67" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D73BEF5" w14:textId="77777777" w:rsidR="00BB2C67" w:rsidRPr="00D60159" w:rsidRDefault="00BB2C67" w:rsidP="005F2E58">
+          <w:p w14:paraId="0D3C15A4" w14:textId="77777777" w:rsidR="00BB2C67" w:rsidRPr="00D60159" w:rsidRDefault="00BB2C67" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C71C11B" w14:textId="77777777" w:rsidR="00BB2C67" w:rsidRDefault="00BB2C67" w:rsidP="005F2E58">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5516E282" w14:textId="236BFBDF" w:rsidR="00BB2C67" w:rsidRPr="002E0013" w:rsidRDefault="002E0013" w:rsidP="005F2E58">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E0013">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+              <w:t>NON</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33FB9" w:rsidRPr="00D60159" w14:paraId="1FC16BA7" w14:textId="77777777" w:rsidTr="00BB2C67">
+      <w:tr w:rsidR="00A33FB9" w:rsidRPr="00D60159" w14:paraId="19421831" w14:textId="77777777" w:rsidTr="00BB2C67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DAD9EAC" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+          <w:p w14:paraId="163A79F6" w14:textId="09A1016B" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78AD0A12" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00D81119" w:rsidP="00C64249">
+          <w:p w14:paraId="5C6584DE" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00D81119" w:rsidP="00C64249">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00A33FB9" w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> jours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2838" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2168405D" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="00CE526A">
+          <w:p w14:paraId="3DA722D3" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="00CE526A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Finales de France </w:t>
             </w:r>
             <w:r w:rsidR="00D81119">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">féminine et </w:t>
             </w:r>
             <w:r w:rsidR="00CE526A">
@@ -2095,733 +2155,743 @@
               <w:t>j</w:t>
             </w:r>
             <w:r w:rsidR="00D81119">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">uniors </w:t>
             </w:r>
             <w:r w:rsidR="00E62AC6" w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>U23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="581" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3779F1F3" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00D81119" w:rsidP="005F2E58">
+          <w:p w14:paraId="4FEFBAE3" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00D81119" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C43B9AA" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+          <w:p w14:paraId="3AE1862F" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D36860D" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00D81119" w:rsidP="005F2E58">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="78E58C3E" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="002E0013" w:rsidRDefault="00D81119" w:rsidP="005F2E58">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E0013">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>OUI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33FB9" w:rsidRPr="00D60159" w14:paraId="28723FAC" w14:textId="77777777" w:rsidTr="00BB2C67">
+      <w:tr w:rsidR="00A33FB9" w:rsidRPr="00D60159" w14:paraId="19D685AF" w14:textId="77777777" w:rsidTr="00BB2C67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A4BB1B8" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+          <w:p w14:paraId="17A6D869" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24EDC7B2" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="00C64249">
+          <w:p w14:paraId="76C8E7FE" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="00C64249">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4 à 5 jours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2838" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5112C810" w14:textId="00FF151A" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+          <w:p w14:paraId="1478EFCA" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Finales de France mixtes</w:t>
             </w:r>
             <w:r w:rsidR="00D20A0A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> N1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="581" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5891E3D4" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+          <w:p w14:paraId="7E93DD3D" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FDE29EF" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
+          <w:p w14:paraId="099B6A98" w14:textId="77777777" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00A33FB9" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38FBA192" w14:textId="1263A536" w:rsidR="00A33FB9" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="005F2E58">
-[...14 lines deleted...]
-              <w:t>NON</w:t>
+          <w:p w14:paraId="2A54FF65" w14:textId="0AB64719" w:rsidR="00A33FB9" w:rsidRPr="002E0013" w:rsidRDefault="002E0013" w:rsidP="005F2E58">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E0013">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>OUI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D20A0A" w:rsidRPr="00D60159" w14:paraId="79FD53E6" w14:textId="77777777" w:rsidTr="00BB2C67">
+      <w:tr w:rsidR="00D20A0A" w:rsidRPr="00D60159" w14:paraId="743304DF" w14:textId="77777777" w:rsidTr="00BB2C67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="172F77A9" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="55D342B2" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="130E5189" w14:textId="2EE0F43F" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="24B28261" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4 à 5 jours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2838" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="275A9EA8" w14:textId="513FFCC6" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="6F40834D" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Finales de France mixtes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Masters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="581" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A855B1C" w14:textId="3057635D" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="18FA066E" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49053755" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="4AD55B57" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6828A2E0" w14:textId="238BB7A3" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="761DE6FA" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="002E0013" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E0013">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>OUI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D20A0A" w:rsidRPr="00D60159" w14:paraId="626B71DD" w14:textId="77777777" w:rsidTr="00BB2C67">
+      <w:tr w:rsidR="00D20A0A" w:rsidRPr="00D60159" w14:paraId="47081A1D" w14:textId="77777777" w:rsidTr="00BB2C67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="420176F6" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="644EC92F" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D3D8E2A" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="3D88F8C0" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2 jours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2838" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D83B015" w14:textId="5894A25B" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="4ABBAE13" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>cotch doubles cup</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="581" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5006F2C4" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="1D11DDF4" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="359C1A94" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="517CA551" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40B45D48" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="35DEFFCD" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="002E0013" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E0013">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="red"/>
               </w:rPr>
               <w:t>NON</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D20A0A" w:rsidRPr="00D60159" w14:paraId="78DDB753" w14:textId="77777777" w:rsidTr="00BB2C67">
+      <w:tr w:rsidR="00D20A0A" w:rsidRPr="00D60159" w14:paraId="3ED609E2" w14:textId="77777777" w:rsidTr="00BB2C67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EFC1BE7" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="1CDE9EAF" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38C746FC" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="237A5261" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2 jours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2838" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFAF1C3" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="26B70C8F" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Coupe de France des clubs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="581" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="691992DD" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="5769A210" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15241E00" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="0A7B3108" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="259FA731" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
-[...14 lines deleted...]
-              <w:t>Non</w:t>
+          <w:p w14:paraId="3314C4FE" w14:textId="21D5B5CA" w:rsidR="00D20A0A" w:rsidRPr="002E0013" w:rsidRDefault="002E0013" w:rsidP="00D20A0A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E0013">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+              <w:t>NON</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D20A0A" w:rsidRPr="00D60159" w14:paraId="06B68D0C" w14:textId="77777777" w:rsidTr="00BB2C67">
+      <w:tr w:rsidR="00D20A0A" w:rsidRPr="00D60159" w14:paraId="72787DFC" w14:textId="77777777" w:rsidTr="00BB2C67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CCED1A7" w14:textId="2AB59526" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="3445F320" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="554DE017" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="7A8CEC29" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2 jours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2838" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="279AA5E7" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="0B4CE36C" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cocher le(s) tournoi(s) qui vous intéresse(nt) : Tournoi national</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72DB56B2" w14:textId="65E9CF95" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="1FBD69E6" w14:textId="5E7A2DCE" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
@@ -2920,1209 +2990,1502 @@
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="581" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6399EB50" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="409450DB" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22E5579F" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="14EEB329" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="535F3664" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="245BD7F4" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="002E0013" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E0013">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="red"/>
               </w:rPr>
               <w:t>NON</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D20A0A" w:rsidRPr="00D60159" w14:paraId="0CE81BC3" w14:textId="77777777" w:rsidTr="00D20A0A">
+      <w:tr w:rsidR="002E0013" w:rsidRPr="00D60159" w14:paraId="66F643A0" w14:textId="77777777" w:rsidTr="00BB2C67">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="259" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C425100" w14:textId="77777777" w:rsidR="002E0013" w:rsidRPr="00D60159" w:rsidRDefault="002E0013" w:rsidP="00D20A0A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="452" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="072A43D8" w14:textId="676D9027" w:rsidR="002E0013" w:rsidRPr="00D60159" w:rsidRDefault="002E0013" w:rsidP="00D20A0A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2838" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B797CF2" w14:textId="17DBD455" w:rsidR="002E0013" w:rsidRPr="00D60159" w:rsidRDefault="002E0013" w:rsidP="002E0013">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EBB5B0D" w14:textId="3DD462B7" w:rsidR="002E0013" w:rsidRPr="00D60159" w:rsidRDefault="002E0013" w:rsidP="00D20A0A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="387" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A10DC3" w14:textId="77777777" w:rsidR="002E0013" w:rsidRPr="00D60159" w:rsidRDefault="002E0013" w:rsidP="00D20A0A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="483" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6199DE69" w14:textId="77777777" w:rsidR="002E0013" w:rsidRPr="00D60159" w:rsidRDefault="002E0013" w:rsidP="00D20A0A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E0013" w:rsidRPr="00D60159" w14:paraId="2F331103" w14:textId="77777777" w:rsidTr="00BB2C67">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="259" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE4DA3E" w14:textId="77777777" w:rsidR="002E0013" w:rsidRPr="00D60159" w:rsidRDefault="002E0013" w:rsidP="00D20A0A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="452" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08952596" w14:textId="4B88B1E6" w:rsidR="002E0013" w:rsidRPr="00D60159" w:rsidRDefault="002E0013" w:rsidP="00D20A0A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2 jours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2838" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCFB3A6" w14:textId="70DD6C50" w:rsidR="002E0013" w:rsidRPr="00D60159" w:rsidRDefault="002E0013" w:rsidP="002E0013">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tournois nationaux </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Artistic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pool</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="272BBE13" w14:textId="799131B2" w:rsidR="002E0013" w:rsidRPr="00D60159" w:rsidRDefault="002E0013" w:rsidP="00D20A0A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="387" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54279F6A" w14:textId="77777777" w:rsidR="002E0013" w:rsidRPr="00D60159" w:rsidRDefault="002E0013" w:rsidP="00D20A0A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="483" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F1B8E69" w14:textId="77777777" w:rsidR="002E0013" w:rsidRPr="00D60159" w:rsidRDefault="002E0013" w:rsidP="00D20A0A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D20A0A" w:rsidRPr="00D60159" w14:paraId="39675A78" w14:textId="77777777" w:rsidTr="00D20A0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="356" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="244DBC5C" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="13861E4B" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="553FD556" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="1B44CC89" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pour les demandes d’organisation des finales de France</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D20A0A" w:rsidRPr="00D60159" w14:paraId="4F4783B9" w14:textId="77777777" w:rsidTr="00D20A0A">
+      <w:tr w:rsidR="00D20A0A" w:rsidRPr="00D60159" w14:paraId="1C19A08D" w14:textId="77777777" w:rsidTr="00D20A0A">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="356" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F7DC14F" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="4D0677FF" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="566DD9C0" w14:textId="58B850A8" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="0C3659A4" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Couleur des Tapis : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Bleu tournament</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Bleu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>tournament</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D20A0A" w:rsidRPr="00D60159" w14:paraId="5ADD2F83" w14:textId="77777777" w:rsidTr="00D20A0A">
+      <w:tr w:rsidR="00D20A0A" w:rsidRPr="00D60159" w14:paraId="4578D244" w14:textId="77777777" w:rsidTr="00D20A0A">
         <w:trPr>
           <w:trHeight w:val="490"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1949" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05953C68" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="1E310F00" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Coordonnées de la personne à laquelle doivent être livrés les tapis (si différentes de la salle)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="493B2059" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="5B193B4E" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C54C381" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="72050409" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D20A0A" w:rsidRPr="00D60159" w14:paraId="047659D0" w14:textId="77777777" w:rsidTr="00D20A0A">
+      <w:tr w:rsidR="00D20A0A" w:rsidRPr="00D60159" w14:paraId="5504B5DA" w14:textId="77777777" w:rsidTr="00D20A0A">
         <w:trPr>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="727493F9" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="4727646D" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Téléphone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1640" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D5D9A0F" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="4D448EC0" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AEC3327" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="5A253DD4" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date livraison souhaitée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="227322D5" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="61C1E54D" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="360BF9AE" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
+          <w:p w14:paraId="66869B67" w14:textId="77777777" w:rsidR="00D20A0A" w:rsidRPr="00D60159" w:rsidRDefault="00D20A0A" w:rsidP="00D20A0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B602C9F" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
+    <w:p w14:paraId="30C15A91" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="439CA21C" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
+    <w:p w14:paraId="04BC3583" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B03D78C" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
+    <w:p w14:paraId="435D84FB" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D710BBA" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
+    <w:p w14:paraId="75C37955" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DB8768" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
+    <w:p w14:paraId="67129E26" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34E67A66" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
+    <w:p w14:paraId="504A03C7" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08F257D3" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
+    <w:p w14:paraId="427FB951" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="541FF90A" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
+    <w:p w14:paraId="38F531F7" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69A1E818" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
+    <w:p w14:paraId="318AACE5" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0351DD67" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
+    <w:p w14:paraId="301790B4" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76A7757B" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
+    <w:p w14:paraId="1317161F" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1152F151" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
+    <w:p w14:paraId="77B856BC" w14:textId="77777777" w:rsidR="00BB7DA4" w:rsidRDefault="00BB7DA4" w:rsidP="00446838">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36005DC2" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00446838">
+    <w:p w14:paraId="75E46254" w14:textId="0618CCD8" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00446838">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010CAB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>En signant ce document, je m'engage à respecter le cahier des charges et sa liste d’exigences si je suis retenu pour organiser une compétition fédérale. A ce titre, je certifie exactes toutes les informations déclarées ci-dessus.</w:t>
+        <w:t>En signant ce document, je m'engage à respecter le cahier des charges et sa liste d’exigences si je suis retenu pour organiser</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:r w:rsidR="00C114E8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00010CAB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>une compétition fédérale. A ce titre, je certifie exactes toutes les informations déclarées ci-dessus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559D306B" w14:textId="77777777" w:rsidR="00446838" w:rsidRDefault="00446838" w:rsidP="00446838">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010CAB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Je déclare aussi avoir pris connaissance du code sportif, des dispositions circonstancielles et financières en vigueur.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760A22DD" w14:textId="77777777" w:rsidR="00010CAB" w:rsidRPr="00010CAB" w:rsidRDefault="00010CAB" w:rsidP="00446838">
+    <w:p w14:paraId="0A57551D" w14:textId="77777777" w:rsidR="00010CAB" w:rsidRPr="00010CAB" w:rsidRDefault="00010CAB" w:rsidP="00446838">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FAF9D36" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="00446838">
+    <w:p w14:paraId="5368DDA6" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="00446838">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="955"/>
         <w:gridCol w:w="271"/>
         <w:gridCol w:w="5394"/>
         <w:gridCol w:w="1034"/>
         <w:gridCol w:w="2534"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="4E4744AA" w14:textId="77777777" w:rsidTr="00D20A0A">
+      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="04B400F7" w14:textId="77777777" w:rsidTr="00D20A0A">
         <w:trPr>
           <w:trHeight w:val="452"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F2EF67C" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="790C1845" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="57B2D307" w14:textId="2B7CA9E3" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00F20745" w:rsidP="005F2E58">
+          <w:p w14:paraId="600C0FA4" w14:textId="03E2989E" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="006C572E" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpi">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="676A14C1" wp14:editId="667FF850">
+                    <wp:anchor distT="4320" distB="4680" distL="118620" distR="118980" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58AACD63" wp14:editId="70D8726A">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>250794</wp:posOffset>
+                        <wp:posOffset>250700</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>89572</wp:posOffset>
+                        <wp:posOffset>89410</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="360" cy="360"/>
-                      <wp:effectExtent l="38100" t="38100" r="38100" b="38100"/>
+                      <wp:extent cx="0" cy="0"/>
+                      <wp:effectExtent l="38100" t="38100" r="19050" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="42" name="Encre 42"/>
-                      <wp:cNvGraphicFramePr/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                      </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingInk">
                           <w14:contentPart bwMode="auto" r:id="rId11">
                             <w14:nvContentPartPr>
-                              <w14:cNvContentPartPr/>
+                              <w14:cNvContentPartPr>
+                                <a14:cpLocks xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" noChangeAspect="1"/>
+                              </w14:cNvContentPartPr>
                             </w14:nvContentPartPr>
                             <w14:xfrm>
                               <a:off x="0" y="0"/>
-                              <a:ext cx="360" cy="360"/>
+                              <a:ext cx="0" cy="0"/>
                             </w14:xfrm>
                           </w14:contentPart>
                         </a:graphicData>
                       </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="068D6BC7" id="Encre 42" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:19.4pt;margin-top:6.7pt;width:.75pt;height:.75pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAN1tBW1/AQAAKgMAAA4AAABkcnMvZTJvRG9jLnhtbJxSy27CMBC8V+o/&#10;WL4X8xJCEYFDaSUOpRzaD3Adm1iNvdHaEPj7bggpoVVViYu1D3t2ZsezxcEVbK8xWPApH/T6nGmv&#10;ILN+m/L3t+eHKWchSp/JArxO+VEHvpjf382qMtFDyKHINDIC8SGpypTnMZaJEEHl2snQg1J7ahpA&#10;JyOluBUZyorQXSGG/f5EVIBZiaB0CFRdNk0+P+Ebo1V8NSboyIqUj0dDohfbACmYTKnycQ7EfCaT&#10;Lcoyt+pMSd7AyEnricA31FJGyXZof0E5qxACmNhT4AQYY5U+6SFlg/4PZSv/WasajNUOEwU+ah83&#10;EmO7u1PjlhGuoA1UL5CRO3IXgZ8RaT3/m9GQXoLaOeLTOIK6kJG+Q8htGTjDxGYpx1U2uPD3+8eL&#10;gg1edK33G2T1/fGQMy8dcXryCjWjnOxp5a+v31NHnFt/IR8MutoTIswOKSfXj/V5slwfIlNUHE2o&#10;rKheBx3M5m07obN7GnvlcjevKXW++PwLAAD//wMAUEsDBBQABgAIAAAAIQB2/JkFwwEAAGYEAAAQ&#10;AAAAZHJzL2luay9pbmsxLnhtbLSTwU7jMBCG70i8g+U9cKGJ4zaUjUg5UQlpV1pRkNhjSExjEduV&#10;7TTt2+/Ecd0gyp5AkSJ77Pk98/n3ze1ONGjLtOFK5jiJCEZMlqricp3jp8fl5BojYwtZFY2SLMd7&#10;ZvDt4vzshss30WTwR6AgTT8STY5razdZHHddF3XTSOl1TAmZxvfy7fcvvPBZFXvlkls40hxCpZKW&#10;7WwvlvEqx6XdkbAftFeq1SULy31El8cdVhclWyotChsU60JK1iBZCKj7GSO738CAwzlrpjESHBqe&#10;0CiZzWfXdz8hUOxyPJq3UKKBSgSOT2v+/QbN5UfNvqwpnV/NMfIlVWzb1xQ75tnnvf/RasO05eyI&#10;eYDiF/aoHOaOzwBKM6Oatr8bjLZF0wKyhBCwhT87iU8A+agHbL5UD7h8qjcu7j0a396Yg4cWLHW4&#10;WssFA6OLTfCYNSDch1dWu+dACU0mJJ0Q+pjQjJAsnUZXdDa6Cu/ig+aLbk0d9F700a9uJVAbOut4&#10;ZesAnUSEpoH6mPmp3JrxdW3/m+wbd9nBOydeorMT8p08sNcc/3CPEbnMIeBaIShBdJbO08sL0n/v&#10;/BhOANCLfwAAAP//AwBQSwMEFAAGAAgAAAAhAO0C1OzjAAAADAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj81Ow0AMhO9IvMPKSNzoBhKgpNlUFagVAomfwgFubmKSqFlvtLttw9tjTnCxNB55/E0xH22v&#10;9uRD59jA+SQBRVy5uuPGwPvb8mwKKkTkGnvHZOCbAszL46MC89od+JX269goCeGQo4E2xiHXOlQt&#10;WQwTNxCL9+W8xSjSN7r2eJBw2+uLJLnSFjuWDy0OdNtStV3vrAE9rpYPl+7pQ39uF8/+Hq9fHlfe&#10;mNOT8W4mYzEDFWmMfxfw20H4oRSwjdtxHVRvIJ0KfpR9moESP0tSUBvR2Q3ostD/S5Q/AAAA//8D&#10;AFBLAwQUAAYACAAAACEAeRi8nb8AAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOE&#10;z7FqxDAMBuC90Hcw2hslHcpR4mQ5DrKWFG41jpKYxLKxnNJ7+3rswcENGoTQ90tt/+t39UNJXGAN&#10;TVWDIrZhcrxo+B4vbydQkg1PZg9MGm4k0HevL+0X7SaXJVldFFUUFg1rzvETUexK3kgVInGZzCF5&#10;k0ubFozGbmYhfK/rD0z/DejuTDVMGtIwNaDGWyzJz+0wz87SOdjDE+cHEWgPycFf/V5QkxbKGhxv&#10;WKqpyqGAXYt3j3V/AAAA//8DAFBLAQItABQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAAPQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN1tBW1/AQAAKgMAAA4A&#10;AAAAAAAAAAAAAAAAPAIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHb8mQXDAQAAZgQA&#10;ABAAAAAAAAAAAAAAAAAA5wMAAGRycy9pbmsvaW5rMS54bWxQSwECLQAUAAYACAAAACEA7QLU7OMA&#10;AAAMAQAADwAAAAAAAAAAAAAAAADYBQAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAHkY&#10;vJ2/AAAAIQEAABkAAAAAAAAAAAAAAAAA6AYAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUG&#10;AAAAAAYABgB4AQAA3gcAAAAA&#10;">
+                    <v:shape w14:anchorId="0D7B032D" id="Encre 42" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:19.75pt;margin-top:7.05pt;width:0;height:0;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.295mm;mso-wrap-distance-top:.12mm;mso-wrap-distance-right:3.305mm;mso-wrap-distance-bottom:.13mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhABuhpCWHAQAAbwMAAA4AAABkcnMvZTJvRG9jLnhtbJxTXWvCMBR9H+w/&#10;hLzPWpExiq0MZSDsw4ftB8Q0scEmN9ykVv/90taq042BL4F7Lz33nHtOJ9OdLslWoFNgUhoPhpQI&#10;wyFXZp3Sr8+XhydKnGcmZyUYkdK9cHSa3d9NapuIERRQ5gJJADEuqW1KC+9tEkWOF0IzNwArTBhK&#10;QM18KHEd5cjqgK7LaDQcPkY1YG4RuHAudOfdkGYtvpSC+w8pnfCkTGng5tsX23fVvFE2YckamS0U&#10;P9BgN7DQTJmw9Ag1Z56RCtUVlFYcwYH0Aw46AikVF62GoCYeXqhZmE2jJB7zChMOxgvjlwx9f692&#10;cMsKXVKyqt8gD46wygM9IIbD/G9AR3oOvNKBT+cCipL5EAFXKOsowUTlKcVFHp/4m+3spGCJJ13v&#10;lwMWjxNuX4FvXG9JPL5i9uslD+HojtmaQgzMCmbW4tnZkIaQ0cbzqD/q1fJ+8hfdnUTdGB2uQHZt&#10;jvbHHImdJ7xr8r7b43Xf9dWZmYHMj9ic1w3Rs/8k+wYAAP//AwBQSwMEFAAGAAgAAAAhAHb8mQXD&#10;AQAAZgQAABAAAABkcnMvaW5rL2luazEueG1stJPBTuMwEIbvSLyD5T1woYnjNpSNSDlRCWlXWlGQ&#10;2GNITGMR25XtNO3b78Rx3SDKnkCRInvs+T3z+ffN7U40aMu04UrmOIkIRkyWquJyneOnx+XkGiNj&#10;C1kVjZIsx3tm8O3i/OyGyzfRZPBHoCBNPxJNjmtrN1kcd10XddNI6XVMCZnG9/Lt9y+88FkVe+WS&#10;WzjSHEKlkpbtbC+W8SrHpd2RsB+0V6rVJQvLfUSXxx1WFyVbKi0KGxTrQkrWIFkIqPsZI7vfwIDD&#10;OWumMRIcGp7QKJnNZ9d3PyFQ7HI8mrdQooFKBI5Pa/79Bs3lR82+rCmdX80x8iVVbNvXFDvm2ee9&#10;/9Fqw7Tl7Ih5gOIX9qgc5o7PAEozo5q2vxuMtkXTArKEELCFPzuJTwD5qAdsvlQPuHyqNy7uPRrf&#10;3piDhxYsdbhaywUDo4tN8Jg1INyHV1a750AJTSYknRD6mNCMkCydRld0NroK7+KD5otuTR30XvTR&#10;r24lUBs663hl6wCdRISmgfqY+ancmvF1bf+b7Bt32cE7J16isxPynTyw1xz/cI8Rucwh4FohKEF0&#10;ls7TywvSf+/8GE4A0It/AAAA//8DAFBLAwQUAAYACAAAACEAY9MKW9kAAAAHAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3KhTaFEJcSpAqsS1LUI+buMliRqvo9hxU74eAwc4vp3R&#10;7CvWk+1EpMG3jhXMZxkI4sqZlmsFb/vNzQqED8gGO8ek4Ewe1uXlRYG5cSfeUtyFWqQR9jkqaELo&#10;cyl91ZBFP3M9cco+3GAxJBxqaQY8pXHbydssu5cWW04fGuzppaHquButgvgax/02nvVGPy/16vip&#10;Nb4vlLq+mp4eQQSawl8ZvvWTOpTJ6eBGNl50Cu4elqmZ7os5iJT/8OGXZVnI//7lFwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHkYvJ2/AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhM+x&#10;asQwDAbgvdB3MNobJR3KUeJkOQ6ylhRuNY6SmMSysZzSe/t67MHBDRqE0PdLbf/rd/VDSVxgDU1V&#10;gyK2YXK8aPgeL28nUJINT2YPTBpuJNB3ry/tF+0mlyVZXRRVFBYNa87xE1HsSt5IFSJxmcwheZNL&#10;mxaMxm5mIXyv6w9M/w3o7kw1TBrSMDWgxlssyc/tMM/O0jnYwxPnBxFoD8nBX/1eUJMWyhocb1iq&#10;qcqhgF2Ld491fwAAAP//AwBQSwECLQAUAAYACAAAACEAmzMnNwwBAAAtAgAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAD0BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAboaQlhwEAAG8DAAAOAAAA&#10;AAAAAAAAAAAAADwCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB2/JkFwwEAAGYEAAAQ&#10;AAAAAAAAAAAAAAAAAO8DAABkcnMvaW5rL2luazEueG1sUEsBAi0AFAAGAAgAAAAhAGPTClvZAAAA&#10;BwEAAA8AAAAAAAAAAAAAAAAA4AUAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQB5GLyd&#10;vwAAACEBAAAZAAAAAAAAAAAAAAAAAOYGAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAA&#10;AAAGAAYAeAEAANwHAAAAAA==&#10;">
                       <v:imagedata r:id="rId10" o:title=""/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpi">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D0FE66F" wp14:editId="72D3E550">
+                    <wp:anchor distT="4320" distB="4680" distL="118620" distR="118980" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B9642E1" wp14:editId="42B816DA">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>250794</wp:posOffset>
+                        <wp:posOffset>250700</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>89572</wp:posOffset>
+                        <wp:posOffset>89410</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="360" cy="360"/>
-                      <wp:effectExtent l="38100" t="38100" r="38100" b="38100"/>
+                      <wp:extent cx="0" cy="0"/>
+                      <wp:effectExtent l="38100" t="38100" r="19050" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="41" name="Encre 41"/>
-                      <wp:cNvGraphicFramePr/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                      </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingInk">
                           <w14:contentPart bwMode="auto" r:id="rId12">
                             <w14:nvContentPartPr>
-                              <w14:cNvContentPartPr/>
+                              <w14:cNvContentPartPr>
+                                <a14:cpLocks xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" noChangeAspect="1"/>
+                              </w14:cNvContentPartPr>
                             </w14:nvContentPartPr>
                             <w14:xfrm>
                               <a:off x="0" y="0"/>
-                              <a:ext cx="360" cy="360"/>
+                              <a:ext cx="0" cy="0"/>
                             </w14:xfrm>
                           </w14:contentPart>
                         </a:graphicData>
                       </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="6A888DE2" id="Encre 41" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:19.4pt;margin-top:6.7pt;width:.75pt;height:.75pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAI+czD6AAQAAKgMAAA4AAABkcnMvZTJvRG9jLnhtbJxSy27CMBC8V+o/&#10;WL6XJIAQikg4lFbiUMqh/QDXsYnV2ButHQJ/3w2BAq2qSlysfdizMzuezXe2YluF3oDLeDKIOVNO&#10;QmHcJuPvb88PU858EK4QFTiV8b3yfJ7f383aOlVDKKEqFDICcT5t64yXIdRpFHlZKiv8AGrlqKkB&#10;rQiU4iYqULSEbqtoGMeTqAUsagSpvKfqom/y/ICvtZLhVWuvAqsyPh4NiV44BUjBZEqVj2MQ5TOR&#10;blDUpZFHSuIGRlYYRwS+oRYiCNag+QVljUTwoMNAgo1AayPVQQ8pS+Ifypbus1OVjGWDqQQXlAtr&#10;geG0u0PjlhG2og20L1CQO6IJwI+ItJ7/zehJL0A2lvj0jqCqRKDv4EtTe84wNUXGcVkkZ/5u+3hW&#10;sMazrtV2jay7P044c8ISpycnUTHKyZ6T/NX1e+pEx9ZfyDuNtvOECLNdxsn1fXceLFe7wCQVRxMq&#10;S6p3wQVm//Y04WL3NPbK5cu8o3TxxfMvAAAA//8DAFBLAwQUAAYACAAAACEA2+Cc38IBAABmBAAA&#10;EAAAAGRycy9pbmsvaW5rMS54bWy0k8FO4zAQhu8r8Q6WOXDZJo7bUIhIOVEJiZVWCyvBMSSmsYjt&#10;ynaa9u2ZOK4bROEEihTZY8/vmc+/r663okEbpg1XMsdJRDBislQVl6sc/39YTi4wMraQVdEoyXK8&#10;YwZfL05+XXH5KpoM/ggUpOlHoslxbe06i+Ou66JuGim9iikh0/hWvv65wwufVbEXLrmFI80+VCpp&#10;2db2YhmvclzaLQn7QftetbpkYbmP6PKww+qiZEulRWGDYl1IyRokCwF1P2Jkd2sYcDhnxTRGgkPD&#10;Exols/ns4uYSAsU2x6N5CyUaqETg+Ljm0w9oLj9q9mVN6fx8jpEvqWKbvqbYMc8+7/2vVmumLWcH&#10;zAMUv7BD5TB3fAZQmhnVtP3dYLQpmhaQJYSALfzZSXwEyEc9YPOtesDlU71xce/R+PbGHDy0YKn9&#10;1VouGBhdrIPHrAHhPnxvtXsOlNBkQtIJoQ8JzQjJ0mk0o2R0Fd7Fe81n3Zo66D3rg1/dSqA2dNbx&#10;ytYBOokITQP1MfNjuTXjq9p+mewbd9nBO0deorMT8p38Yy85PnWPEbnMIeBaIShBdJbO099npP/e&#10;+TGcAKAXbwAAAP//AwBQSwMEFAAGAAgAAAAhAO0C1OzjAAAADAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj81Ow0AMhO9IvMPKSNzoBhKgpNlUFagVAomfwgFubmKSqFlvtLttw9tjTnCxNB55/E0xH22v&#10;9uRD59jA+SQBRVy5uuPGwPvb8mwKKkTkGnvHZOCbAszL46MC89od+JX269goCeGQo4E2xiHXOlQt&#10;WQwTNxCL9+W8xSjSN7r2eJBw2+uLJLnSFjuWDy0OdNtStV3vrAE9rpYPl+7pQ39uF8/+Hq9fHlfe&#10;mNOT8W4mYzEDFWmMfxfw20H4oRSwjdtxHVRvIJ0KfpR9moESP0tSUBvR2Q3ostD/S5Q/AAAA//8D&#10;AFBLAwQUAAYACAAAACEAeRi8nb8AAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOE&#10;z7FqxDAMBuC90Hcw2hslHcpR4mQ5DrKWFG41jpKYxLKxnNJ7+3rswcENGoTQ90tt/+t39UNJXGAN&#10;TVWDIrZhcrxo+B4vbydQkg1PZg9MGm4k0HevL+0X7SaXJVldFFUUFg1rzvETUexK3kgVInGZzCF5&#10;k0ubFozGbmYhfK/rD0z/DejuTDVMGtIwNaDGWyzJz+0wz87SOdjDE+cHEWgPycFf/V5QkxbKGhxv&#10;WKqpyqGAXYt3j3V/AAAA//8DAFBLAQItABQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAAPQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI+czD6AAQAAKgMAAA4A&#10;AAAAAAAAAAAAAAAAPAIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANvgnN/CAQAAZgQA&#10;ABAAAAAAAAAAAAAAAAAA6AMAAGRycy9pbmsvaW5rMS54bWxQSwECLQAUAAYACAAAACEA7QLU7OMA&#10;AAAMAQAADwAAAAAAAAAAAAAAAADYBQAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAHkY&#10;vJ2/AAAAIQEAABkAAAAAAAAAAAAAAAAA6AYAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUG&#10;AAAAAAYABgB4AQAA3gcAAAAA&#10;">
+                    <v:shape w14:anchorId="5095B00C" id="Encre 41" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:19.75pt;margin-top:7.05pt;width:0;height:0;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.295mm;mso-wrap-distance-top:.12mm;mso-wrap-distance-right:3.305mm;mso-wrap-distance-bottom:.13mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhABuhpCWHAQAAbwMAAA4AAABkcnMvZTJvRG9jLnhtbJxTXWvCMBR9H+w/&#10;hLzPWpExiq0MZSDsw4ftB8Q0scEmN9ykVv/90taq042BL4F7Lz33nHtOJ9OdLslWoFNgUhoPhpQI&#10;wyFXZp3Sr8+XhydKnGcmZyUYkdK9cHSa3d9NapuIERRQ5gJJADEuqW1KC+9tEkWOF0IzNwArTBhK&#10;QM18KHEd5cjqgK7LaDQcPkY1YG4RuHAudOfdkGYtvpSC+w8pnfCkTGng5tsX23fVvFE2YckamS0U&#10;P9BgN7DQTJmw9Ag1Z56RCtUVlFYcwYH0Aw46AikVF62GoCYeXqhZmE2jJB7zChMOxgvjlwx9f692&#10;cMsKXVKyqt8gD46wygM9IIbD/G9AR3oOvNKBT+cCipL5EAFXKOsowUTlKcVFHp/4m+3spGCJJ13v&#10;lwMWjxNuX4FvXG9JPL5i9uslD+HojtmaQgzMCmbW4tnZkIaQ0cbzqD/q1fJ+8hfdnUTdGB2uQHZt&#10;jvbHHImdJ7xr8r7b43Xf9dWZmYHMj9ic1w3Rs/8k+wYAAP//AwBQSwMEFAAGAAgAAAAhANvgnN/C&#10;AQAAZgQAABAAAABkcnMvaW5rL2luazEueG1stJPBTuMwEIbvK/EOljlw2SaO21CISDlRCYmVVgsr&#10;wTEkprGI7cp2mvbtmTiuG0ThBIoU2WPP75nPv6+ut6JBG6YNVzLHSUQwYrJUFZerHP9/WE4uMDK2&#10;kFXRKMlyvGMGXy9Ofl1x+SqaDP4IFKTpR6LJcW3tOovjruuibhopvYopIdP4Vr7+ucMLn1WxFy65&#10;hSPNPlQqadnW9mIZr3Jc2i0J+0H7XrW6ZGG5j+jysMPqomRLpUVhg2JdSMkaJAsBdT9iZHdrGHA4&#10;Z8U0RoJDwxMaJbP57OLmEgLFNsejeQslGqhE4Pi45tMPaC4/avZlTen8fI6RL6lim76m2DHPPu/9&#10;r1Zrpi1nB8wDFL+wQ+Uwd3wGUJoZ1bT93WC0KZoWkCWEgC382Ul8BMhHPWDzrXrA5VO9cXHv0fj2&#10;xhw8tGCp/dVaLhgYXayDx6wB4T58b7V7DpTQZELSCaEPCc0IydJpNKNkdBXexXvNZ92aOug964Nf&#10;3UqgNnTW8crWATqJCE0D9THzY7k146vafpnsG3fZwTtHXqKzE/Kd/GMvOT51jxG5zCHgWiEoQXSW&#10;ztPfZ6T/3vkxnACgF28AAAD//wMAUEsDBBQABgAIAAAAIQBj0wpb2QAAAAcBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI7BTsMwEETvSPyDtUjcqFNoUQlxKkCqxLUtQj5u4yWJGq+j2HFTvh4DBzi+ndHs&#10;K9aT7USkwbeOFcxnGQjiypmWawVv+83NCoQPyAY7x6TgTB7W5eVFgblxJ95S3IVapBH2OSpoQuhz&#10;KX3VkEU/cz1xyj7cYDEkHGppBjylcdvJ2yy7lxZbTh8a7Omloeq4G62C+BrH/Tae9UY/L/Xq+Kk1&#10;vi+Uur6anh5BBJrCXxm+9ZM6lMnp4EY2XnQK7h6WqZnuizmIlP/w4ZdlWcj//uUXAAAA//8DAFBL&#10;AwQUAAYACAAAACEAeRi8nb8AAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEz7Fq&#10;xDAMBuC90Hcw2hslHcpR4mQ5DrKWFG41jpKYxLKxnNJ7+3rswcENGoTQ90tt/+t39UNJXGANTVWD&#10;IrZhcrxo+B4vbydQkg1PZg9MGm4k0HevL+0X7SaXJVldFFUUFg1rzvETUexK3kgVInGZzCF5k0ub&#10;FozGbmYhfK/rD0z/DejuTDVMGtIwNaDGWyzJz+0wz87SOdjDE+cHEWgPycFf/V5QkxbKGhxvWKqp&#10;yqGAXYt3j3V/AAAA//8DAFBLAQItABQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAAPQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABuhpCWHAQAAbwMAAA4AAAAA&#10;AAAAAAAAAAAAPAIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANvgnN/CAQAAZgQAABAA&#10;AAAAAAAAAAAAAAAA7wMAAGRycy9pbmsvaW5rMS54bWxQSwECLQAUAAYACAAAACEAY9MKW9kAAAAH&#10;AQAADwAAAAAAAAAAAAAAAADfBQAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAHkYvJ2/&#10;AAAAIQEAABkAAAAAAAAAAAAAAAAA5QYAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAA&#10;AAYABgB4AQAA2wcAAAAA&#10;">
                       <v:imagedata r:id="rId10" o:title=""/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1059" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0256A789" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="49C0FB17" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5165ED23" w14:textId="391C533B" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="0B6D8C82" w14:textId="03325E37" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="03C70384" w14:textId="77777777" w:rsidTr="005F2E58">
+      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="2BA956C2" w14:textId="77777777" w:rsidTr="005F2E58">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1F21FC49" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="0895BDE1" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9386" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="75D83DC7" w14:textId="11F05D08" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="73A2126A" w14:textId="0B00468D" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04DE9B20" w14:textId="7DE86959" w:rsidR="00446838" w:rsidRDefault="00446838" w:rsidP="00446838">
+    <w:p w14:paraId="1A7219D5" w14:textId="77777777" w:rsidR="00446838" w:rsidRDefault="00446838" w:rsidP="00446838">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="243F60"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60159">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="243F60"/>
         </w:rPr>
         <w:t>Avis de la ligue</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581E7F48" w14:textId="54EE6EC8" w:rsidR="00010CAB" w:rsidRPr="00D60159" w:rsidRDefault="00010CAB" w:rsidP="00446838">
+    <w:p w14:paraId="2655D38D" w14:textId="77777777" w:rsidR="00010CAB" w:rsidRPr="00D60159" w:rsidRDefault="00010CAB" w:rsidP="00446838">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="243F60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1589"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="7259"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="7C98932C" w14:textId="77777777" w:rsidTr="005F2E58">
+      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="4C4D1E93" w14:textId="77777777" w:rsidTr="005F2E58">
         <w:trPr>
           <w:trHeight w:val="183"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AF1C8A1" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="45A19387" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="662" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58AAB68F" w14:textId="574BCC7B" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="62A56A92" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Favorable </w:t>
             </w:r>
             <w:r w:rsidR="00C44008" w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3559" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="282A5F59" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="7EF65CA5" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Défavorable </w:t>
             </w:r>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="4E2034C0" w14:textId="77777777" w:rsidTr="005F2E58">
+      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="556C11A0" w14:textId="77777777" w:rsidTr="005F2E58">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="045307E2" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="459AD853" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Motivation (obligatoire)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4221" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="00621730" w14:textId="6B2F99DB" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="6069C9B5" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="102"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="666"/>
         <w:gridCol w:w="405"/>
         <w:gridCol w:w="3236"/>
         <w:gridCol w:w="1612"/>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="155"/>
         <w:gridCol w:w="3660"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="10EA2E83" w14:textId="77777777" w:rsidTr="005F2E58">
+      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="3A1A69B4" w14:textId="77777777" w:rsidTr="005F2E58">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="327" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="449478F3" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="2DECFE0B" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ligue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1787" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF0EA48" w14:textId="2820A947" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="77DABA71" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1014" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4B588421" w14:textId="4B108697" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="1D2F8813" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Responsable de ligue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD1B3C4" w14:textId="64FE3E20" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="438400AB" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="35B4A361" w14:textId="77777777" w:rsidTr="005F2E58">
+      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="15F4CF0D" w14:textId="77777777" w:rsidTr="005F2E58">
         <w:trPr>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="030715EF" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="2255E01B" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2379" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="41E12A18" w14:textId="565CBA20" w:rsidR="0069602B" w:rsidRPr="00D60159" w:rsidRDefault="0069602B" w:rsidP="005F2E58">
+          <w:p w14:paraId="53832ABF" w14:textId="77777777" w:rsidR="0069602B" w:rsidRPr="00D60159" w:rsidRDefault="0069602B" w:rsidP="005F2E58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="299" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7618C45E" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="6A0BD167" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1796" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F323F56" w14:textId="6DC704AE" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="626D4B76" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="279AF18E" w14:textId="77777777" w:rsidTr="005F2E58">
+      <w:tr w:rsidR="00446838" w:rsidRPr="00D60159" w14:paraId="0A758447" w14:textId="77777777" w:rsidTr="005F2E58">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DEC919C" w14:textId="7D6300F6" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
+          <w:p w14:paraId="6BB7EFC0" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="005F2E58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Le présent document est à envoyer intégralement </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
@@ -4180,590 +4543,650 @@
                   <w:b/>
                   <w:i/>
                   <w:color w:val="C00000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>americain@ffbillard.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D60159">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E318D01" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="00446838">
+    <w:p w14:paraId="59603E15" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00D60159" w:rsidRDefault="00446838" w:rsidP="00446838">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68F23ED8" w14:textId="0448FD6D" w:rsidR="00010CAB" w:rsidRDefault="00010CAB" w:rsidP="00010CAB">
+    <w:p w14:paraId="5C3A7E80" w14:textId="77777777" w:rsidR="00010CAB" w:rsidRDefault="00010CAB" w:rsidP="00010CAB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E437E38" w14:textId="2505C20D" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00010CAB">
+    <w:p w14:paraId="4B13CA4B" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00010CAB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010CAB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nous vous recommandons de joindre à votre demande tout ce que vous pouvez proposer en plus du présent cahier des charges.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4E114C" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00010CAB">
+    <w:p w14:paraId="51447843" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00010CAB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53FA5A1D" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00010CAB">
+    <w:p w14:paraId="4AC67416" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00010CAB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010CAB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Etant donné que toute demande doit être visée par votre responsable de ligue, nous vous recommandons de prendre contact avec lui au préalable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465FEBA4" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00010CAB">
+    <w:p w14:paraId="3A60505A" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00010CAB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010CAB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Une fois que vous aurez transmis votre demande à votre responsable, il devra ensuite nous l’envoyer avec son avis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DFDC00" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00010CAB">
+    <w:p w14:paraId="1BF756CD" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00010CAB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F07DBA4" w14:textId="528507F4" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00010CAB">
+    <w:p w14:paraId="7AC9C299" w14:textId="11080657" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00010CAB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010CAB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">La date limite de retour des dossiers à la CNA est fixée au </w:t>
       </w:r>
-      <w:r w:rsidR="00D20A0A">
+      <w:r w:rsidR="00B53E3F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>12 juin</w:t>
+        <w:t>31 mai 202</w:t>
       </w:r>
-      <w:r w:rsidR="00C44008" w:rsidRPr="00C44008">
+      <w:r w:rsidR="00506A29">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00D20A0A">
+      <w:r w:rsidR="00B53E3F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t xml:space="preserve"> minuit</w:t>
       </w:r>
       <w:r w:rsidR="00C44008" w:rsidRPr="00C44008">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> minuit.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B821525" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00010CAB">
+    <w:p w14:paraId="293B5667" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00010CAB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6871FBF0" w14:textId="3061C14E" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00010CAB">
+    <w:p w14:paraId="646E79C5" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00010CAB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010CAB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vous recevrez une réponse avec copie à votre responsable de ligue (n’oubliez pas d’indiquer les coordonnées mail de chacun).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DB1BAC" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00010CAB">
+    <w:p w14:paraId="7D4257EC" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00010CAB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BC18E7F" w14:textId="1548C7DF" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00F20745" w:rsidP="00010CAB">
+    <w:p w14:paraId="7534055F" w14:textId="11E3F8B8" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="006C572E" w:rsidP="00010CAB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpi">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24287088" wp14:editId="7CF2CD6E">
+              <wp:anchor distT="4320" distB="4680" distL="118620" distR="118980" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E908B81" wp14:editId="5734711B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-1630001</wp:posOffset>
+                  <wp:posOffset>-1630170</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>234257</wp:posOffset>
+                  <wp:posOffset>234190</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="360" cy="360"/>
-                <wp:effectExtent l="38100" t="38100" r="38100" b="38100"/>
+                <wp:extent cx="0" cy="0"/>
+                <wp:effectExtent l="38100" t="38100" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="40" name="Encre 40"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingInk">
                     <w14:contentPart bwMode="auto" r:id="rId15">
                       <w14:nvContentPartPr>
-                        <w14:cNvContentPartPr/>
+                        <w14:cNvContentPartPr>
+                          <a14:cpLocks xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" noChangeAspect="1"/>
+                        </w14:cNvContentPartPr>
                       </w14:nvContentPartPr>
                       <w14:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="360" cy="360"/>
+                        <a:ext cx="0" cy="0"/>
                       </w14:xfrm>
                     </w14:contentPart>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0E5287A7" id="Encre 40" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:-128.7pt;margin-top:18.1pt;width:.75pt;height:.75pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAEHMiw9/AQAAKgMAAA4AAABkcnMvZTJvRG9jLnhtbJxSy27CMBC8V+o/&#10;WL6XJIAQikg4lFbiUMqh/QDXsYnV2ButHQJ/3w2BAq2qSlysfdizMzuezXe2YluF3oDLeDKIOVNO&#10;QmHcJuPvb88PU858EK4QFTiV8b3yfJ7f383aOlVDKKEqFDICcT5t64yXIdRpFHlZKiv8AGrlqKkB&#10;rQiU4iYqULSEbqtoGMeTqAUsagSpvKfqom/y/ICvtZLhVWuvAqsyPh4NiV44BUjBZEqVj2MQ5TOR&#10;blDUpZFHSuIGRlYYRwS+oRYiCNag+QVljUTwoMNAgo1AayPVQQ8pS+Ifypbus1OVjGWDqQQXlAtr&#10;geG0u0PjlhG2og20L1CQO6IJwI+ItJ7/zehJL0A2lvj0jqCqRKDv4EtTe84wNUXGcVkkZ/5u+3hW&#10;sMazrtV2jay7PyZfnLDE6clJVIxysuckf3X9njrRsfUX8k6j7TwhwmyXcULfd+fBcrULTFJxNKGy&#10;pHoXXGD2b08TLnZPY69cvsw7ShdfPP8CAAD//wMAUEsDBBQABgAIAAAAIQCvuQLfwwEAAGYEAAAQ&#10;AAAAZHJzL2luay9pbmsxLnhtbLSTQW/bIBTH75P6HRA77LLYGMd1Z9XpqZEmbdK0dlJ7dG0aoxqI&#10;AMfJt98zJsRV0542WbLgwfvz3o8/1zd70aEd04YrWeIkIhgxWauGy02J/9yvF1cYGVvJpuqUZCU+&#10;MINvVhefrrl8EV0BfwQK0owj0ZW4tXZbxPEwDNGQRkpvYkpIGn+XLz9/4JXPatgzl9zCkeYYqpW0&#10;bG9HsYI3Ja7tnoT9oH2nel2zsDxGdH3aYXVVs7XSorJBsa2kZB2SlYC6HzCyhy0MOJyzYRojwaHh&#10;BY2SZb68uv0GgWpf4tm8hxINVCJwfF7z8T9ort9qjmWlNL/MMfIlNWw31hQ75sX7vf/Sasu05eyE&#10;eYLiFw6onuaOzwRKM6O6frwbjHZV1wOyhBCwhT87ic8AeasHbP6pHnB5V29e3Gs0vr05Bw8tWOp4&#10;tZYLBkYX2+Axa0B4DN9Z7Z4DJTRZkGxB6H1CC0KKLInSPJ1dhXfxUfNJ96YNek/65Fe3EqhNnQ28&#10;sW2ATiJCs0B9zvxcbsv4prUfJvvGXXbwzpmX6OyEfCe/2XOJP7vHiFzmFHCtJIgguszy7OsXMn6v&#10;/BhOANCrvwAAAP//AwBQSwMEFAAGAAgAAAAhACEVNxLlAAAAEAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMT01PwzAMvSPxHyIjcdtSCl2hazpNoE0IJD4GB7h5jWmrNUmVZFv595gTXCz5+fl9lIvR9OJA&#10;PnTOKriYJiDI1k53tlHw/raaXIMIEa3G3llS8E0BFtXpSYmFdkf7SodNbASL2FCggjbGoZAy1C0Z&#10;DFM3kOXbl/MGI6++kdrjkcVNL9MkmUmDnWWHFge6banebfZGgRzXq4fMPX3Iz93y2d9j/vK49kqd&#10;n413cx7LOYhIY/z7gN8OnB8qDrZ1e6uD6BVM0iy/Yq6Cy1kKghmMZDcgtozkOciqlP+LVD8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB5GLydvwAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVs&#10;c4TPsWrEMAwG4L3QdzDaGyUdylHiZDkOspYUbjWOkpjEsrGc0nv7euzBwQ0ahND3S23/63f1Q0lc&#10;YA1NVYMitmFyvGj4Hi9vJ1CSDU9mD0wabiTQd68v7RftJpclWV0UVRQWDWvO8RNR7EreSBUicZnM&#10;IXmTS5sWjMZuZiF8r+sPTP8N6O5MNUwa0jA1oMZbLMnP7TDPztI52MMT5wcRaA/JwV/9XlCTFsoa&#10;HG9YqqnKoYBdi3ePdX8AAAD//wMAUEsBAi0AFAAGAAgAAAAhAJszJzcMAQAALQIAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAA9AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQcyLD38BAAAqAwAA&#10;DgAAAAAAAAAAAAAAAAA8AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAr7kC38MBAABm&#10;BAAAEAAAAAAAAAAAAAAAAADnAwAAZHJzL2luay9pbmsxLnhtbFBLAQItABQABgAIAAAAIQAhFTcS&#10;5QAAABABAAAPAAAAAAAAAAAAAAAAANgFAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEA&#10;eRi8nb8AAAAhAQAAGQAAAAAAAAAAAAAAAADqBgAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BL&#10;BQYAAAAABgAGAHgBAADgBwAAAAA=&#10;">
+              <v:shape w14:anchorId="38A67A3A" id="Encre 40" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:-128.35pt;margin-top:18.45pt;width:0;height:0;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.295mm;mso-wrap-distance-top:.12mm;mso-wrap-distance-right:3.305mm;mso-wrap-distance-bottom:.13mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhABuhpCWHAQAAbwMAAA4AAABkcnMvZTJvRG9jLnhtbJxTXWvCMBR9H+w/&#10;hLzPWpExiq0MZSDsw4ftB8Q0scEmN9ykVv/90taq042BL4F7Lz33nHtOJ9OdLslWoFNgUhoPhpQI&#10;wyFXZp3Sr8+XhydKnGcmZyUYkdK9cHSa3d9NapuIERRQ5gJJADEuqW1KC+9tEkWOF0IzNwArTBhK&#10;QM18KHEd5cjqgK7LaDQcPkY1YG4RuHAudOfdkGYtvpSC+w8pnfCkTGng5tsX23fVvFE2YckamS0U&#10;P9BgN7DQTJmw9Ag1Z56RCtUVlFYcwYH0Aw46AikVF62GoCYeXqhZmE2jJB7zChMOxgvjlwx9f692&#10;cMsKXVKyqt8gD46wygM9IIbD/G9AR3oOvNKBT+cCipL5EAFXKOsowUTlKcVFHp/4m+3spGCJJ13v&#10;lwMWjxNuX4FvXG9JPL5i9uslD+HojtmaQgzMCmbW4tnZkIaQ0cbzqD/q1fJ+8hfdnUTdGB2uQHZt&#10;jvbHHImdJ7xr8r7b43Xf9dWZmYHMj9ic1w3Rs/8k+wYAAP//AwBQSwMEFAAGAAgAAAAhAK+5At/D&#10;AQAAZgQAABAAAABkcnMvaW5rL2luazEueG1stJNBb9sgFMfvk/odEDvsstgYx3Vn1empkSZt0rR2&#10;Unt0bRqjGogAx8m33zMmxFXTnjZZsuDB+/Pejz/XN3vRoR3ThitZ4iQiGDFZq4bLTYn/3K8XVxgZ&#10;W8mm6pRkJT4wg29WF5+uuXwRXQF/BArSjCPRlbi1dlvE8TAM0ZBGSm9iSkgaf5cvP3/glc9q2DOX&#10;3MKR5hiqlbRsb0exgjclru2ehP2gfad6XbOwPEZ0fdphdVWztdKiskGxraRkHZKVgLofMLKHLQw4&#10;nLNhGiPBoeEFjZJlvry6/QaBal/i2byHEg1UInB8XvPxP2iu32qOZaU0v8wx8iU1bDfWFDvmxfu9&#10;/9Jqy7Tl7IR5guIXDqie5o7PBEozo7p+vBuMdlXXA7KEELCFPzuJzwB5qwds/qkecHlXb17cazS+&#10;vTkHDy1Y6ni1lgsGRhfb4DFrQHgM31ntngMlNFmQbEHofUILQoosidI8nV2Fd/FR80n3pg16T/rk&#10;V7cSqE2dDbyxbYBOIkKzQH3O/Fxuy/imtR8m+8ZddvDOmZfo7IR8J7/Zc4k/u8eIXOYUcK0kiCC6&#10;zPLs6xcyfq/8GE4A0Ku/AAAA//8DAFBLAwQUAAYACAAAACEACCrypNwAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkblvKYGWUphMgTeK6DaEcvca01RqnatKu4+kJAgmO/v3p&#10;9+d8PdlWjNT7xrGCm3kCgrh0puFKwdt+M1uB8AHZYOuYFJzJw7q4vMgxM+7EWxp3oRKxhH2GCuoQ&#10;ukxKX9Zk0c9dRxx3H663GOLYV9L0eIrltpWLJEmlxYbjhRo7eqmpPO4Gq2B8HYf9djzrjX5e6tXx&#10;U2t8v1Pq+mp6egQRaAp/MHzrR3UootPBDWy8aBXMFsv0PrIKbtMHEJH4TQ4/iSxy+f+H4gsAAP//&#10;AwBQSwMEFAAGAAgAAAAhAHkYvJ2/AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxz&#10;hM+xasQwDAbgvdB3MNobJR3KUeJkOQ6ylhRuNY6SmMSysZzSe/t67MHBDRqE0PdLbf/rd/VDSVxg&#10;DU1VgyK2YXK8aPgeL28nUJINT2YPTBpuJNB3ry/tF+0mlyVZXRRVFBYNa87xE1HsSt5IFSJxmcwh&#10;eZNLmxaMxm5mIXyv6w9M/w3o7kw1TBrSMDWgxlssyc/tMM/O0jnYwxPnBxFoD8nBX/1eUJMWyhoc&#10;b1iqqcqhgF2Ld491fwAAAP//AwBQSwECLQAUAAYACAAAACEAmzMnNwwBAAAtAgAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAD0BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAboaQlhwEAAG8DAAAO&#10;AAAAAAAAAAAAAAAAADwCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCvuQLfwwEAAGYE&#10;AAAQAAAAAAAAAAAAAAAAAO8DAABkcnMvaW5rL2luazEueG1sUEsBAi0AFAAGAAgAAAAhAAgq8qTc&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA4AUAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQB5&#10;GLydvwAAACEBAAAZAAAAAAAAAAAAAAAAAOkGAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsF&#10;BgAAAAAGAAYAeAEAAN8HAAAAAA==&#10;">
                 <v:imagedata r:id="rId10" o:title=""/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpi">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2150D95C" wp14:editId="348F1499">
+              <wp:anchor distT="4320" distB="4680" distL="118620" distR="118980" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A449E91" wp14:editId="2DEC9B0D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-1630001</wp:posOffset>
+                  <wp:posOffset>-1630170</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>234257</wp:posOffset>
+                  <wp:posOffset>234190</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="360" cy="360"/>
-                <wp:effectExtent l="38100" t="38100" r="38100" b="38100"/>
+                <wp:extent cx="0" cy="0"/>
+                <wp:effectExtent l="38100" t="38100" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="39" name="Encre 39"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingInk">
                     <w14:contentPart bwMode="auto" r:id="rId16">
                       <w14:nvContentPartPr>
-                        <w14:cNvContentPartPr/>
+                        <w14:cNvContentPartPr>
+                          <a14:cpLocks xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" noChangeAspect="1"/>
+                        </w14:cNvContentPartPr>
                       </w14:nvContentPartPr>
                       <w14:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="360" cy="360"/>
+                        <a:ext cx="0" cy="0"/>
                       </w14:xfrm>
                     </w14:contentPart>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="15FD0AA7" id="Encre 39" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:-128.7pt;margin-top:18.1pt;width:.75pt;height:.75pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAEpAdsKAAQAAKgMAAA4AAABkcnMvZTJvRG9jLnhtbJxSy07DMBC8I/EP&#10;lu806UMVRE17oCD1QOkBPsA4dmMRe6O126R/zyZNaAtCSL1Y+7BnZ3Y8W9S2YHuF3oBL+XAQc6ac&#10;hMy4bcrf357v7jnzQbhMFOBUyg/K88X89mZWlYkaQQ5FppARiPNJVaY8D6FMosjLXFnhB1AqR00N&#10;aEWgFLdRhqIidFtEozieRhVgViJI5T1Vl8cmn7f4WisZXrX2KrAi5ZPxiOiFPkAKpvdU+eiCaD4T&#10;yRZFmRvZURJXMLLCOCLwDbUUQbAdml9Q1kgEDzoMJNgItDZStXpI2TD+oWzlPhtVw4ncYSLBBeXC&#10;RmDod9c2rhlhC9pA9QIZuSN2AXiHSOv534wj6SXInSU+R0dQFSLQd/C5KT1nmJgs5bjKhif+bv94&#10;UrDBk671foOsuT9+4MwJS5yenETFKCd7evnry/fUibrWX8i1Rtt4QoRZnXJy/dCcreWqDkxScTyl&#10;sqR6E5xhHt/2E852T2MvXD7PG0pnX3z+BQAA//8DAFBLAwQUAAYACAAAACEAa00QysIBAABmBAAA&#10;EAAAAGRycy9pbmsvaW5rMS54bWy0k1Fv2yAQx98n7Tsg9rCXJcYkXlqrTp8WadImTW0nbY+ufY1R&#10;DUSA4+Tb74wJcdV0T5ssWXBwf+5+/Lm5PciW7MFYoVVB0zmjBFSla6G2Bf35sJldUWJdqeqy1QoK&#10;egRLb9fv390I9SzbHP8EFZQdRrItaOPcLk+Svu/n/WKuzTbhjC2Sr+r5+ze6Dlk1PAklHB5pT6FK&#10;KwcHN4jloi5o5Q4s7kfte92ZCuLyEDHVeYczZQUbbWTpomJTKgUtUaXEun9R4o47HAg8ZwuGEimw&#10;4Rmfp8vV8urLNQbKQ0En8w5LtFiJpMllzd//QXPzWnMoa8FXn1eUhJJq2A81JZ55/nbvP4zegXEC&#10;zphHKGHhSKpx7vmMoAxY3XbD3VCyL9sOkaWMoS3C2WlyAchrPWTzT/WQy5t60+JeogntTTkEaNFS&#10;p6t1QgIaXe6ix5xF4SF874x/DpzxdMayGeMPKc8ZyzN8L/x6chXBxSfNR9PZJuo9mrNf/UqkNnbW&#10;i9o1ETpD6SxSnzK/lNuA2Dbur8mhcZ8dvXPhJXo7kdDJHTwV9IN/jMRnjgHfSkoY4ctslX36yIbv&#10;hR/jCQh6/QcAAP//AwBQSwMEFAAGAAgAAAAhACEVNxLlAAAAEAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMT01PwzAMvSPxHyIjcdtSCl2hazpNoE0IJD4GB7h5jWmrNUmVZFv595gTXCz5+fl9lIvR9OJA&#10;PnTOKriYJiDI1k53tlHw/raaXIMIEa3G3llS8E0BFtXpSYmFdkf7SodNbASL2FCggjbGoZAy1C0Z&#10;DFM3kOXbl/MGI6++kdrjkcVNL9MkmUmDnWWHFge6banebfZGgRzXq4fMPX3Iz93y2d9j/vK49kqd&#10;n413cx7LOYhIY/z7gN8OnB8qDrZ1e6uD6BVM0iy/Yq6Cy1kKghmMZDcgtozkOciqlP+LVD8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB5GLydvwAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVs&#10;c4TPsWrEMAwG4L3QdzDaGyUdylHiZDkOspYUbjWOkpjEsrGc0nv7euzBwQ0ahND3S23/63f1Q0lc&#10;YA1NVYMitmFyvGj4Hi9vJ1CSDU9mD0wabiTQd68v7RftJpclWV0UVRQWDWvO8RNR7EreSBUicZnM&#10;IXmTS5sWjMZuZiF8r+sPTP8N6O5MNUwa0jA1oMZbLMnP7TDPztI52MMT5wcRaA/JwV/9XlCTFsoa&#10;HG9YqqnKoYBdi3ePdX8AAAD//wMAUEsBAi0AFAAGAAgAAAAhAJszJzcMAQAALQIAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAA9AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASkB2woABAAAqAwAA&#10;DgAAAAAAAAAAAAAAAAA8AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAa00QysIBAABm&#10;BAAAEAAAAAAAAAAAAAAAAADoAwAAZHJzL2luay9pbmsxLnhtbFBLAQItABQABgAIAAAAIQAhFTcS&#10;5QAAABABAAAPAAAAAAAAAAAAAAAAANgFAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEA&#10;eRi8nb8AAAAhAQAAGQAAAAAAAAAAAAAAAADqBgAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BL&#10;BQYAAAAABgAGAHgBAADgBwAAAAA=&#10;">
+              <v:shape w14:anchorId="14904BA9" id="Encre 39" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:-128.35pt;margin-top:18.45pt;width:0;height:0;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.295mm;mso-wrap-distance-top:.12mm;mso-wrap-distance-right:3.305mm;mso-wrap-distance-bottom:.13mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhABuhpCWHAQAAbwMAAA4AAABkcnMvZTJvRG9jLnhtbJxTXWvCMBR9H+w/&#10;hLzPWpExiq0MZSDsw4ftB8Q0scEmN9ykVv/90taq042BL4F7Lz33nHtOJ9OdLslWoFNgUhoPhpQI&#10;wyFXZp3Sr8+XhydKnGcmZyUYkdK9cHSa3d9NapuIERRQ5gJJADEuqW1KC+9tEkWOF0IzNwArTBhK&#10;QM18KHEd5cjqgK7LaDQcPkY1YG4RuHAudOfdkGYtvpSC+w8pnfCkTGng5tsX23fVvFE2YckamS0U&#10;P9BgN7DQTJmw9Ag1Z56RCtUVlFYcwYH0Aw46AikVF62GoCYeXqhZmE2jJB7zChMOxgvjlwx9f692&#10;cMsKXVKyqt8gD46wygM9IIbD/G9AR3oOvNKBT+cCipL5EAFXKOsowUTlKcVFHp/4m+3spGCJJ13v&#10;lwMWjxNuX4FvXG9JPL5i9uslD+HojtmaQgzMCmbW4tnZkIaQ0cbzqD/q1fJ+8hfdnUTdGB2uQHZt&#10;jvbHHImdJ7xr8r7b43Xf9dWZmYHMj9ic1w3Rs/8k+wYAAP//AwBQSwMEFAAGAAgAAAAhAGtNEMrC&#10;AQAAZgQAABAAAABkcnMvaW5rL2luazEueG1stJNRb9sgEMffJ+07IPawlyXGJF5aq06fFmnSJk1t&#10;J22Prn2NUQ1EgOPk2++MCXHVdE+bLFlwcH/ufvy5uT3IluzBWKFVQdM5owRUpWuhtgX9+bCZXVFi&#10;XanqstUKCnoES2/X79/dCPUs2xz/BBWUHUayLWjj3C5Pkr7v5/1irs024Ywtkq/q+fs3ug5ZNTwJ&#10;JRweaU+hSisHBzeI5aIuaOUOLO5H7XvdmQri8hAx1XmHM2UFG21k6aJiUyoFLVGlxLp/UeKOOxwI&#10;PGcLhhIpsOEZn6fL1fLqyzUGykNBJ/MOS7RYiaTJZc3f/0Fz81pzKGvBV59XlISSatgPNSWeef52&#10;7z+M3oFxAs6YRyhh4Uiqce75jKAMWN12w91Qsi/bDpGljKEtwtlpcgHIaz1k80/1kMubetPiXqIJ&#10;7U05BGjRUqerdUICGl3uosecReEhfO+Mfw6c8XTGshnjDynPGcszfC/8enIVwcUnzUfT2SbqPZqz&#10;X/1KpDZ21ovaNRE6Q+ksUp8yv5TbgNg27q/JoXGfHb1z4SV6O5HQyR08FfSDf4zEZ44B30pKGOHL&#10;bJV9+siG74Uf4wkIev0HAAD//wMAUEsDBBQABgAIAAAAIQAIKvKk3AAAAAsBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW8pgZZSmEyBN4roNoRy9xrTVGqdq0q7j6QkCCY7+/en3&#10;53w92VaM1PvGsYKbeQKCuHSm4UrB234zW4HwAdlg65gUnMnDuri8yDEz7sRbGnehErGEfYYK6hC6&#10;TEpf1mTRz11HHHcfrrcY4thX0vR4iuW2lYskSaXFhuOFGjt6qak87garYHwdh/12POuNfl7q1fFT&#10;a3y/U+r6anp6BBFoCn8wfOtHdSii08ENbLxoFcwWy/Q+sgpu0wcQkfhNDj+JLHL5/4fiCwAA//8D&#10;AFBLAwQUAAYACAAAACEAeRi8nb8AAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOE&#10;z7FqxDAMBuC90Hcw2hslHcpR4mQ5DrKWFG41jpKYxLKxnNJ7+3rswcENGoTQ90tt/+t39UNJXGAN&#10;TVWDIrZhcrxo+B4vbydQkg1PZg9MGm4k0HevL+0X7SaXJVldFFUUFg1rzvETUexK3kgVInGZzCF5&#10;k0ubFozGbmYhfK/rD0z/DejuTDVMGtIwNaDGWyzJz+0wz87SOdjDE+cHEWgPycFf/V5QkxbKGhxv&#10;WKqpyqGAXYt3j3V/AAAA//8DAFBLAQItABQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAAPQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABuhpCWHAQAAbwMAAA4A&#10;AAAAAAAAAAAAAAAAPAIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGtNEMrCAQAAZgQA&#10;ABAAAAAAAAAAAAAAAAAA7wMAAGRycy9pbmsvaW5rMS54bWxQSwECLQAUAAYACAAAACEACCrypNwA&#10;AAALAQAADwAAAAAAAAAAAAAAAADfBQAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAHkY&#10;vJ2/AAAAIQEAABkAAAAAAAAAAAAAAAAA6AYAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUG&#10;AAAAAAYABgB4AQAA3gcAAAAA&#10;">
                 <v:imagedata r:id="rId10" o:title=""/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpi">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C5B0C21" wp14:editId="064CBE5C">
+              <wp:anchor distT="4320" distB="4680" distL="118620" distR="118980" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4583FE30" wp14:editId="3784A332">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-1630001</wp:posOffset>
+                  <wp:posOffset>-1630170</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>234257</wp:posOffset>
+                  <wp:posOffset>234190</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="360" cy="360"/>
-                <wp:effectExtent l="38100" t="38100" r="38100" b="38100"/>
+                <wp:extent cx="0" cy="0"/>
+                <wp:effectExtent l="38100" t="38100" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="38" name="Encre 38"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingInk">
                     <w14:contentPart bwMode="auto" r:id="rId17">
                       <w14:nvContentPartPr>
-                        <w14:cNvContentPartPr/>
+                        <w14:cNvContentPartPr>
+                          <a14:cpLocks xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" noChangeAspect="1"/>
+                        </w14:cNvContentPartPr>
                       </w14:nvContentPartPr>
                       <w14:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="360" cy="360"/>
+                        <a:ext cx="0" cy="0"/>
                       </w14:xfrm>
                     </w14:contentPart>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3B80846D" id="Encre 38" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:-128.7pt;margin-top:18.1pt;width:.75pt;height:.75pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAIQQMfOAAQAAKgMAAA4AAABkcnMvZTJvRG9jLnhtbJxSy27CMBC8V+o/&#10;WL6XJIAQikg4lFbiUMqh/QDXsYnV2ButHQJ/3w2BAq2qSlyifcSzMzs7m+9sxbYKvQGX8WQQc6ac&#10;hMK4Tcbf354fppz5IFwhKnAq43vl+Ty/v5u1daqGUEJVKGQE4nza1hkvQ6jTKPKyVFb4AdTKUVMD&#10;WhEoxU1UoGgJ3VbRMI4nUQtY1AhSeU/VRd/k+QFfayXDq9ZeBVZlfDwaEr1wCpCCyZQqH8cgymci&#10;3aCoSyOPlMQNjKwwjgh8Qy1EEKxB8wvKGongQYeBBBuB1kaqgx5SlsQ/lC3dZ6cqGcsGUwkuKBfW&#10;AsNpd4fGLSNsRRtoX6Agd0QTgB8RaT3/m9GTXoBsLPHpHUFViUDn4EtTe84wNUXGcVkkZ/5u+3hW&#10;sMazrtV2jaz7f0R344QlTk9OomKUkz0n+avr99SJjq2/kHcabecJEWa7jJPr++57sFztApNUHE2o&#10;LKneBReY/dvThIvd09grly/zjtLFiedfAAAA//8DAFBLAwQUAAYACAAAACEAGzmGUMMBAABmBAAA&#10;EAAAAGRycy9pbmsvaW5rMS54bWy0k0Fv2yAUx++V9h0QO+zS2JjEdWvV6WmRJq1S1bTSdnRtGqMa&#10;iADHybffMybEVdOdNlmy4MH7896PP7d3e9GiHdOGK1ngJCIYMVmpmstNgZ+fVrNrjIwtZV22SrIC&#10;H5jBd8svF7dcvok2hz8CBWmGkWgL3Fi7zeO47/uon0dKb2JKyDz+Id/uf+Klz6rZK5fcwpHmGKqU&#10;tGxvB7Gc1wWu7J6E/aC9Vp2uWFgeIro67bC6rNhKaVHaoNiUUrIWyVJA3b8wsoctDDics2EaI8Gh&#10;4RmNkkW2uP5+A4FyX+DJvIMSDVQicHxe8/d/0Fx91BzKmtPsKsPIl1Sz3VBT7Jjnn/f+oNWWacvZ&#10;CfMIxS8cUDXOHZ8RlGZGtd1wNxjtyrYDZAkhYAt/dhKfAfJRD9j8Uz3g8qnetLj3aHx7Uw4eWrDU&#10;8WotFwyMLrbBY9aA8BBeW+2eAyU0mZF0RuhTQnNC8pREV9nN5Cq8i4+aL7ozTdB70Se/upVAbeys&#10;57VtAnQSEZoG6lPm53IbxjeN/Wuyb9xlB++ceYnOTsh38sheC/zVPUbkMseAayVBBNFFmqWX38jw&#10;vfNjOAFAL/8AAAD//wMAUEsDBBQABgAIAAAAIQAhFTcS5QAAABABAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTE9NT8MwDL0j8R8iI3HbUgpdoWs6TaBNCCQ+Bge4eY1pqzVJlWRb+feYE1ws+fn5fZSL0fTi&#10;QD50ziq4mCYgyNZOd7ZR8P62mlyDCBGtxt5ZUvBNARbV6UmJhXZH+0qHTWwEi9hQoII2xqGQMtQt&#10;GQxTN5Dl25fzBiOvvpHa45HFTS/TJJlJg51lhxYHum2p3m32RoEc16uHzD19yM/d8tnfY/7yuPZK&#10;nZ+Nd3MeyzmISGP8+4DfDpwfKg62dXurg+gVTNIsv2KugstZCoIZjGQ3ILaM5DnIqpT/i1Q/AAAA&#10;//8DAFBLAwQUAAYACAAAACEAeRi8nb8AAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJl&#10;bHOEz7FqxDAMBuC90Hcw2hslHcpR4mQ5DrKWFG41jpKYxLKxnNJ7+3rswcENGoTQ90tt/+t39UNJ&#10;XGANTVWDIrZhcrxo+B4vbydQkg1PZg9MGm4k0HevL+0X7SaXJVldFFUUFg1rzvETUexK3kgVInGZ&#10;zCF5k0ubFozGbmYhfK/rD0z/DejuTDVMGtIwNaDGWyzJz+0wz87SOdjDE+cHEWgPycFf/V5QkxbK&#10;GhxvWKqpyqGAXYt3j3V/AAAA//8DAFBLAQItABQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAAPQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIQQMfOAAQAAKgMA&#10;AA4AAAAAAAAAAAAAAAAAPAIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABs5hlDDAQAA&#10;ZgQAABAAAAAAAAAAAAAAAAAA6AMAAGRycy9pbmsvaW5rMS54bWxQSwECLQAUAAYACAAAACEAIRU3&#10;EuUAAAAQAQAADwAAAAAAAAAAAAAAAADZBQAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAh&#10;AHkYvJ2/AAAAIQEAABkAAAAAAAAAAAAAAAAA6wYAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQ&#10;SwUGAAAAAAYABgB4AQAA4QcAAAAA&#10;">
+              <v:shape w14:anchorId="4BF1A4EE" id="Encre 38" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:-128.35pt;margin-top:18.45pt;width:0;height:0;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.295mm;mso-wrap-distance-top:.12mm;mso-wrap-distance-right:3.305mm;mso-wrap-distance-bottom:.13mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhABuhpCWHAQAAbwMAAA4AAABkcnMvZTJvRG9jLnhtbJxTXWvCMBR9H+w/&#10;hLzPWpExiq0MZSDsw4ftB8Q0scEmN9ykVv/90taq042BL4F7Lz33nHtOJ9OdLslWoFNgUhoPhpQI&#10;wyFXZp3Sr8+XhydKnGcmZyUYkdK9cHSa3d9NapuIERRQ5gJJADEuqW1KC+9tEkWOF0IzNwArTBhK&#10;QM18KHEd5cjqgK7LaDQcPkY1YG4RuHAudOfdkGYtvpSC+w8pnfCkTGng5tsX23fVvFE2YckamS0U&#10;P9BgN7DQTJmw9Ag1Z56RCtUVlFYcwYH0Aw46AikVF62GoCYeXqhZmE2jJB7zChMOxgvjlwx9f692&#10;cMsKXVKyqt8gD46wygM9IIbD/G9AR3oOvNKBT+cCipL5EAFXKOsowUTlKcVFHp/4m+3spGCJJ13v&#10;lwMWjxNuX4FvXG9JPL5i9uslD+HojtmaQgzMCmbW4tnZkIaQ0cbzqD/q1fJ+8hfdnUTdGB2uQHZt&#10;jvbHHImdJ7xr8r7b43Xf9dWZmYHMj9ic1w3Rs/8k+wYAAP//AwBQSwMEFAAGAAgAAAAhABs5hlDD&#10;AQAAZgQAABAAAABkcnMvaW5rL2luazEueG1stJNBb9sgFMfvlfYdEDvs0tiYxHVr1elpkSatUtW0&#10;0nZ0bRqjGogAx8m33zMmxFXTnTZZsuDB+/Pejz+3d3vRoh3ThitZ4CQiGDFZqZrLTYGfn1aza4yM&#10;LWVdtkqyAh+YwXfLLxe3XL6JNoc/AgVphpFoC9xYu83juO/7qJ9HSm9iSsg8/iHf7n/ipc+q2SuX&#10;3MKR5hiqlLRsbwexnNcFruyehP2gvVadrlhYHiK6Ou2wuqzYSmlR2qDYlFKyFslSQN2/MLKHLQw4&#10;nLNhGiPBoeEZjZJFtrj+fgOBcl/gybyDEg1UInB8XvP3f9BcfdQcyprT7CrDyJdUs91QU+yY55/3&#10;/qDVlmnL2QnzCMUvHFA1zh2fEZRmRrXdcDcY7cq2A2QJIWALf3YSnwHyUQ/Y/FM94PKp3rS492h8&#10;e1MOHlqw1PFqLRcMjC62wWPWgPAQXlvtngMlNJmRdEboU0JzQvKURFfZzeQqvIuPmi+6M03Qe9En&#10;v7qVQG3srOe1bQJ0EhGaBupT5udyG8Y3jf1rsm/cZQfvnHmJzk7Id/LIXgv81T1G5DLHgGslQQTR&#10;RZqll9/I8L3zYzgBQC//AAAA//8DAFBLAwQUAAYACAAAACEACCrypNwAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkblvKYGWUphMgTeK6DaEcvca01RqnatKu4+kJAgmO/v3p&#10;9+d8PdlWjNT7xrGCm3kCgrh0puFKwdt+M1uB8AHZYOuYFJzJw7q4vMgxM+7EWxp3oRKxhH2GCuoQ&#10;ukxKX9Zk0c9dRxx3H663GOLYV9L0eIrltpWLJEmlxYbjhRo7eqmpPO4Gq2B8HYf9djzrjX5e6tXx&#10;U2t8v1Pq+mp6egQRaAp/MHzrR3UootPBDWy8aBXMFsv0PrIKbtMHEJH4TQ4/iSxy+f+H4gsAAP//&#10;AwBQSwMEFAAGAAgAAAAhAHkYvJ2/AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxz&#10;hM+xasQwDAbgvdB3MNobJR3KUeJkOQ6ylhRuNY6SmMSysZzSe/t67MHBDRqE0PdLbf/rd/VDSVxg&#10;DU1VgyK2YXK8aPgeL28nUJINT2YPTBpuJNB3ry/tF+0mlyVZXRRVFBYNa87xE1HsSt5IFSJxmcwh&#10;eZNLmxaMxm5mIXyv6w9M/w3o7kw1TBrSMDWgxlssyc/tMM/O0jnYwxPnBxFoD8nBX/1eUJMWyhoc&#10;b1iqqcqhgF2Ld491fwAAAP//AwBQSwECLQAUAAYACAAAACEAmzMnNwwBAAAtAgAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAD0BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAboaQlhwEAAG8DAAAO&#10;AAAAAAAAAAAAAAAAADwCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAbOYZQwwEAAGYE&#10;AAAQAAAAAAAAAAAAAAAAAO8DAABkcnMvaW5rL2luazEueG1sUEsBAi0AFAAGAAgAAAAhAAgq8qTc&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA4AUAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQB5&#10;GLydvwAAACEBAAAZAAAAAAAAAAAAAAAAAOkGAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsF&#10;BgAAAAAGAAYAeAEAAN8HAAAAAA==&#10;">
                 <v:imagedata r:id="rId10" o:title=""/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpi">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26538C79" wp14:editId="73CE5170">
+              <wp:anchor distT="4320" distB="4680" distL="118620" distR="118980" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73BB4549" wp14:editId="709441F1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-1630001</wp:posOffset>
+                  <wp:posOffset>-1630170</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>234257</wp:posOffset>
+                  <wp:posOffset>234190</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="360" cy="360"/>
-                <wp:effectExtent l="38100" t="38100" r="38100" b="38100"/>
+                <wp:extent cx="0" cy="0"/>
+                <wp:effectExtent l="38100" t="38100" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="37" name="Encre 37"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingInk">
                     <w14:contentPart bwMode="auto" r:id="rId18">
                       <w14:nvContentPartPr>
-                        <w14:cNvContentPartPr/>
+                        <w14:cNvContentPartPr>
+                          <a14:cpLocks xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" noChangeAspect="1"/>
+                        </w14:cNvContentPartPr>
                       </w14:nvContentPartPr>
                       <w14:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="360" cy="360"/>
+                        <a:ext cx="0" cy="0"/>
                       </w14:xfrm>
                     </w14:contentPart>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="39970B73" id="Encre 37" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:-128.7pt;margin-top:18.1pt;width:.75pt;height:.75pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAN8irjSAAQAAKgMAAA4AAABkcnMvZTJvRG9jLnhtbJxSy07DMBC8I/EP&#10;lu806UMFRU17oCD1QOkBPsA4dmMRe6O126R/zyZNaAtCSL1Y+7BnZ3Y8W9S2YHuF3oBL+XAQc6ac&#10;hMy4bcrf357vHjjzQbhMFOBUyg/K88X89mZWlYkaQQ5FppARiPNJVaY8D6FMosjLXFnhB1AqR00N&#10;aEWgFLdRhqIidFtEozieRhVgViJI5T1Vl8cmn7f4WisZXrX2KrAi5ZPxiOiFPkAKpg9U+eiCaD4T&#10;yRZFmRvZURJXMLLCOCLwDbUUQbAdml9Q1kgEDzoMJNgItDZStXpI2TD+oWzlPhtVw4ncYSLBBeXC&#10;RmDod9c2rhlhC9pA9QIZuSN2AXiHSOv534wj6SXInSU+R0dQFSLQd/C5KT1nmJgs5bjKhif+bv94&#10;UrDBk671foOsuT++58wJS5yenETFKCd7evnry/fUibrWX8i1Rtt4QoRZnXJy/dCcreWqDkxScTyl&#10;sqR6E5xhHt/2E852T2MvXD7PG0pnX3z+BQAA//8DAFBLAwQUAAYACAAAACEA2Ar+9MMBAABmBAAA&#10;EAAAAGRycy9pbmsvaW5rMS54bWy0k01v4yAQhu+V9j8g9rCXxsbEaVKrTk8baaVWqvohbY+uTWNU&#10;AxHgOPn3HWNCXDXdU1eWLBiYl5mHl6vrnWjQlmnDlcxxEhGMmCxVxeU6x0+Pq8kCI2MLWRWNkizH&#10;e2bw9fLH2RWXb6LJ4I9AQZp+JJoc19Zusjjuui7qppHS65gSMo3/yLfbG7z0WRV75ZJbONIcQqWS&#10;lu1sL5bxKsel3ZGwH7QfVKtLFpb7iC6PO6wuSrZSWhQ2KNaFlKxBshBQ91+M7H4DAw7nrJnGSHBo&#10;eEKjJJ2ni9+XECh2OR7NWyjRQCUCx6c1n/+D5uqzZl/WlM4v5hj5kiq27WuKHfPs697vtNowbTk7&#10;Yh6g+IU9Koe54zOA0syopu3vBqNt0bSALCEEbOHPTuITQD7rAZtv1QMuX+qNi/uIxrc35uChBUsd&#10;rtZywcDoYhM8Zg0I9+EHq91zoIQmEzKbEPqY0IyQLL2MFhfp6Cq8iw+aL7o1ddB70Ue/upVAbeis&#10;45WtA3QSEToL1MfMT+XWjK9r+89k37jLDt458RKdnZDv5J695vine4zIZQ4B10qCCKLpbD47/0X6&#10;74MfwwkAevkOAAD//wMAUEsDBBQABgAIAAAAIQAhFTcS5QAAABABAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTE9NT8MwDL0j8R8iI3HbUgpdoWs6TaBNCCQ+Bge4eY1pqzVJlWRb+feYE1ws+fn5fZSL0fTi&#10;QD50ziq4mCYgyNZOd7ZR8P62mlyDCBGtxt5ZUvBNARbV6UmJhXZH+0qHTWwEi9hQoII2xqGQMtQt&#10;GQxTN5Dl25fzBiOvvpHa45HFTS/TJJlJg51lhxYHum2p3m32RoEc16uHzD19yM/d8tnfY/7yuPZK&#10;nZ+Nd3MeyzmISGP8+4DfDpwfKg62dXurg+gVTNIsv2KugstZCoIZjGQ3ILaM5DnIqpT/i1Q/AAAA&#10;//8DAFBLAwQUAAYACAAAACEAeRi8nb8AAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJl&#10;bHOEz7FqxDAMBuC90Hcw2hslHcpR4mQ5DrKWFG41jpKYxLKxnNJ7+3rswcENGoTQ90tt/+t39UNJ&#10;XGANTVWDIrZhcrxo+B4vbydQkg1PZg9MGm4k0HevL+0X7SaXJVldFFUUFg1rzvETUexK3kgVInGZ&#10;zCF5k0ubFozGbmYhfK/rD0z/DejuTDVMGtIwNaDGWyzJz+0wz87SOdjDE+cHEWgPycFf/V5QkxbK&#10;GhxvWKqpyqGAXYt3j3V/AAAA//8DAFBLAQItABQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAAPQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN8irjSAAQAAKgMA&#10;AA4AAAAAAAAAAAAAAAAAPAIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANgK/vTDAQAA&#10;ZgQAABAAAAAAAAAAAAAAAAAA6AMAAGRycy9pbmsvaW5rMS54bWxQSwECLQAUAAYACAAAACEAIRU3&#10;EuUAAAAQAQAADwAAAAAAAAAAAAAAAADZBQAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAh&#10;AHkYvJ2/AAAAIQEAABkAAAAAAAAAAAAAAAAA6wYAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQ&#10;SwUGAAAAAAYABgB4AQAA4QcAAAAA&#10;">
+              <v:shape w14:anchorId="69EBDBFF" id="Encre 37" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:-128.35pt;margin-top:18.45pt;width:0;height:0;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.295mm;mso-wrap-distance-top:.12mm;mso-wrap-distance-right:3.305mm;mso-wrap-distance-bottom:.13mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhABuhpCWHAQAAbwMAAA4AAABkcnMvZTJvRG9jLnhtbJxTXWvCMBR9H+w/&#10;hLzPWpExiq0MZSDsw4ftB8Q0scEmN9ykVv/90taq042BL4F7Lz33nHtOJ9OdLslWoFNgUhoPhpQI&#10;wyFXZp3Sr8+XhydKnGcmZyUYkdK9cHSa3d9NapuIERRQ5gJJADEuqW1KC+9tEkWOF0IzNwArTBhK&#10;QM18KHEd5cjqgK7LaDQcPkY1YG4RuHAudOfdkGYtvpSC+w8pnfCkTGng5tsX23fVvFE2YckamS0U&#10;P9BgN7DQTJmw9Ag1Z56RCtUVlFYcwYH0Aw46AikVF62GoCYeXqhZmE2jJB7zChMOxgvjlwx9f692&#10;cMsKXVKyqt8gD46wygM9IIbD/G9AR3oOvNKBT+cCipL5EAFXKOsowUTlKcVFHp/4m+3spGCJJ13v&#10;lwMWjxNuX4FvXG9JPL5i9uslD+HojtmaQgzMCmbW4tnZkIaQ0cbzqD/q1fJ+8hfdnUTdGB2uQHZt&#10;jvbHHImdJ7xr8r7b43Xf9dWZmYHMj9ic1w3Rs/8k+wYAAP//AwBQSwMEFAAGAAgAAAAhANgK/vTD&#10;AQAAZgQAABAAAABkcnMvaW5rL2luazEueG1stJNNb+MgEIbvlfY/IPawl8bGxGlSq05PG2mlVqr6&#10;IW2Prk1jVAMR4Dj59x1jQlw13VNXliwYmJeZh5er651o0JZpw5XMcRIRjJgsVcXlOsdPj6vJAiNj&#10;C1kVjZIsx3tm8PXyx9kVl2+iyeCPQEGafiSaHNfWbrI47rou6qaR0uuYEjKN/8i32xu89FkVe+WS&#10;WzjSHEKlkpbtbC+W8SrHpd2RsB+0H1SrSxaW+4gujzusLkq2UloUNijWhZSsQbIQUPdfjOx+AwMO&#10;56yZxkhwaHhCoySdp4vflxAodjkezVso0UAlAsenNZ//g+bqs2Zf1pTOL+YY+ZIqtu1rih3z7Ove&#10;77TaMG05O2IeoPiFPSqHueMzgNLMqKbt7wajbdG0gCwhBGzhz07iE0A+6wGbb9UDLl/qjYv7iMa3&#10;N+bgoQVLHa7WcsHA6GITPGYNCPfhB6vdc6CEJhMymxD6mNCMkCy9jBYX6egqvIsPmi+6NXXQe9FH&#10;v7qVQG3orOOVrQN0EhE6C9THzE/l1oyva/vPZN+4yw7eOfESnZ2Q7+Seveb4p3uMyGUOAddKggii&#10;6Ww+O/9F+u+DH8MJAHr5DgAA//8DAFBLAwQUAAYACAAAACEACCrypNwAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkblvKYGWUphMgTeK6DaEcvca01RqnatKu4+kJAgmO/v3p&#10;9+d8PdlWjNT7xrGCm3kCgrh0puFKwdt+M1uB8AHZYOuYFJzJw7q4vMgxM+7EWxp3oRKxhH2GCuoQ&#10;ukxKX9Zk0c9dRxx3H663GOLYV9L0eIrltpWLJEmlxYbjhRo7eqmpPO4Gq2B8HYf9djzrjX5e6tXx&#10;U2t8v1Pq+mp6egQRaAp/MHzrR3UootPBDWy8aBXMFsv0PrIKbtMHEJH4TQ4/iSxy+f+H4gsAAP//&#10;AwBQSwMEFAAGAAgAAAAhAHkYvJ2/AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxz&#10;hM+xasQwDAbgvdB3MNobJR3KUeJkOQ6ylhRuNY6SmMSysZzSe/t67MHBDRqE0PdLbf/rd/VDSVxg&#10;DU1VgyK2YXK8aPgeL28nUJINT2YPTBpuJNB3ry/tF+0mlyVZXRRVFBYNa87xE1HsSt5IFSJxmcwh&#10;eZNLmxaMxm5mIXyv6w9M/w3o7kw1TBrSMDWgxlssyc/tMM/O0jnYwxPnBxFoD8nBX/1eUJMWyhoc&#10;b1iqqcqhgF2Ld491fwAAAP//AwBQSwECLQAUAAYACAAAACEAmzMnNwwBAAAtAgAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAD0BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAboaQlhwEAAG8DAAAO&#10;AAAAAAAAAAAAAAAAADwCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDYCv70wwEAAGYE&#10;AAAQAAAAAAAAAAAAAAAAAO8DAABkcnMvaW5rL2luazEueG1sUEsBAi0AFAAGAAgAAAAhAAgq8qTc&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA4AUAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQB5&#10;GLydvwAAACEBAAAZAAAAAAAAAAAAAAAAAOkGAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsF&#10;BgAAAAAGAAYAeAEAAN8HAAAAAA==&#10;">
                 <v:imagedata r:id="rId10" o:title=""/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpi">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="632F96C2" wp14:editId="030CE50C">
+              <wp:anchor distT="4320" distB="4680" distL="118620" distR="118980" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="725DF727" wp14:editId="22BF9822">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-1630001</wp:posOffset>
+                  <wp:posOffset>-1630170</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>234257</wp:posOffset>
+                  <wp:posOffset>234190</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="360" cy="360"/>
-                <wp:effectExtent l="38100" t="38100" r="38100" b="38100"/>
+                <wp:extent cx="0" cy="0"/>
+                <wp:effectExtent l="38100" t="38100" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="36" name="Encre 36"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingInk">
                     <w14:contentPart bwMode="auto" r:id="rId19">
                       <w14:nvContentPartPr>
-                        <w14:cNvContentPartPr/>
+                        <w14:cNvContentPartPr>
+                          <a14:cpLocks xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" noChangeAspect="1"/>
+                        </w14:cNvContentPartPr>
                       </w14:nvContentPartPr>
                       <w14:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="360" cy="360"/>
+                        <a:ext cx="0" cy="0"/>
                       </w14:xfrm>
                     </w14:contentPart>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="53AAC4B1" id="Encre 36" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:-128.7pt;margin-top:18.1pt;width:.75pt;height:.75pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhABFy6QV/AQAAKgMAAA4AAABkcnMvZTJvRG9jLnhtbJxSy27CMBC8V+o/&#10;WL6X8BJCEYFDaSUOpRzaD3Adm1iNvdHaEPj7bl4ltKoqcbH2Yc/O7HixOtmcHRV6Ay7ho8GQM+Uk&#10;pMbtE/7+9vww58wH4VKRg1MJPyvPV8v7u0VZxGoMGeSpQkYgzsdlkfAshCKOIi8zZYUfQKEcNTWg&#10;FYFS3EcpipLQbR6Nh8NZVAKmBYJU3lN13TT5ssbXWsnwqrVXgeUJn07GRC90AVIwm1Plow2i5ULE&#10;exRFZmRLSdzAyArjiMA31FoEwQ5ofkFZIxE86DCQYCPQ2khV6yFlo+EPZRv3WakaTeUBYwkuKBd2&#10;AkO3u7pxywib0wbKF0jJHXEIwFtEWs//ZjSk1yAPlvg0jqDKRaDv4DNTeM4wNmnCcZOOLvzd8fGi&#10;YIcXXdvjDll1fzLjzAlLnJ6cRMUoJ3s6+dvr99SJ2tZfyCeNtvKECLNTwsn1c3XWlqtTYJKKkxmV&#10;JdWroIfZvO0m9HZPY69c7ucVpd4XX34BAAD//wMAUEsDBBQABgAIAAAAIQBW7DGGwwEAAGYEAAAQ&#10;AAAAZHJzL2luay9pbmsxLnhtbLSTQW/bIBTH75X2HRA77NLYmNhLa9XpaZEmtVLVdNJ2dG0aoxqI&#10;AMfJt+8zJsRV0502WbLgwfvz3o8/N7d70aId04YrWeAkIhgxWamay02Bfz2tZlcYGVvKumyVZAU+&#10;MINvl18ubrh8FW0OfwQK0gwj0Ra4sXabx3Hf91E/j5TexJSQefxTvt7f4aXPqtkLl9zCkeYYqpS0&#10;bG8HsZzXBa7snoT9oL1Wna5YWB4iujrtsLqs2EppUdqg2JRSshbJUkDdvzGyhy0MOJyzYRojwaHh&#10;GY2SdJFe/biGQLkv8GTeQYkGKhE4Pq/55z9orj5qDmXN6eL7AiNfUs12Q02xY55/3vuDVlumLWcn&#10;zCMUv3BA1Th3fEZQmhnVdsPdYLQr2w6QJYSALfzZSXwGyEc9YPNP9YDLp3rT4t6j8e1NOXhowVLH&#10;q7VcMDC62AaPWQPCQ3httXsOlNBkRrIZoU8JzQnJ0+soTbPJVXgXHzWfdWeaoPesT351K4Ha2FnP&#10;a9sE6CQiNAvUp8zP5TaMbxr712TfuMsO3jnzEp2dkO/kkb0U+Kt7jMhljgHXSoIIomm2yC6/keF7&#10;58dwAoBevgEAAP//AwBQSwMEFAAGAAgAAAAhACEVNxLlAAAAEAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMT01PwzAMvSPxHyIjcdtSCl2hazpNoE0IJD4GB7h5jWmrNUmVZFv595gTXCz5+fl9lIvR9OJA&#10;PnTOKriYJiDI1k53tlHw/raaXIMIEa3G3llS8E0BFtXpSYmFdkf7SodNbASL2FCggjbGoZAy1C0Z&#10;DFM3kOXbl/MGI6++kdrjkcVNL9MkmUmDnWWHFge6banebfZGgRzXq4fMPX3Iz93y2d9j/vK49kqd&#10;n413cx7LOYhIY/z7gN8OnB8qDrZ1e6uD6BVM0iy/Yq6Cy1kKghmMZDcgtozkOciqlP+LVD8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB5GLydvwAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVs&#10;c4TPsWrEMAwG4L3QdzDaGyUdylHiZDkOspYUbjWOkpjEsrGc0nv7euzBwQ0ahND3S23/63f1Q0lc&#10;YA1NVYMitmFyvGj4Hi9vJ1CSDU9mD0wabiTQd68v7RftJpclWV0UVRQWDWvO8RNR7EreSBUicZnM&#10;IXmTS5sWjMZuZiF8r+sPTP8N6O5MNUwa0jA1oMZbLMnP7TDPztI52MMT5wcRaA/JwV/9XlCTFsoa&#10;HG9YqqnKoYBdi3ePdX8AAAD//wMAUEsBAi0AFAAGAAgAAAAhAJszJzcMAQAALQIAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAA9AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEXLpBX8BAAAqAwAA&#10;DgAAAAAAAAAAAAAAAAA8AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVuwxhsMBAABm&#10;BAAAEAAAAAAAAAAAAAAAAADnAwAAZHJzL2luay9pbmsxLnhtbFBLAQItABQABgAIAAAAIQAhFTcS&#10;5QAAABABAAAPAAAAAAAAAAAAAAAAANgFAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEA&#10;eRi8nb8AAAAhAQAAGQAAAAAAAAAAAAAAAADqBgAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BL&#10;BQYAAAAABgAGAHgBAADgBwAAAAA=&#10;">
+              <v:shape w14:anchorId="348B3CCA" id="Encre 36" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:-128.35pt;margin-top:18.45pt;width:0;height:0;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.295mm;mso-wrap-distance-top:.12mm;mso-wrap-distance-right:3.305mm;mso-wrap-distance-bottom:.13mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhABuhpCWHAQAAbwMAAA4AAABkcnMvZTJvRG9jLnhtbJxTXWvCMBR9H+w/&#10;hLzPWpExiq0MZSDsw4ftB8Q0scEmN9ykVv/90taq042BL4F7Lz33nHtOJ9OdLslWoFNgUhoPhpQI&#10;wyFXZp3Sr8+XhydKnGcmZyUYkdK9cHSa3d9NapuIERRQ5gJJADEuqW1KC+9tEkWOF0IzNwArTBhK&#10;QM18KHEd5cjqgK7LaDQcPkY1YG4RuHAudOfdkGYtvpSC+w8pnfCkTGng5tsX23fVvFE2YckamS0U&#10;P9BgN7DQTJmw9Ag1Z56RCtUVlFYcwYH0Aw46AikVF62GoCYeXqhZmE2jJB7zChMOxgvjlwx9f692&#10;cMsKXVKyqt8gD46wygM9IIbD/G9AR3oOvNKBT+cCipL5EAFXKOsowUTlKcVFHp/4m+3spGCJJ13v&#10;lwMWjxNuX4FvXG9JPL5i9uslD+HojtmaQgzMCmbW4tnZkIaQ0cbzqD/q1fJ+8hfdnUTdGB2uQHZt&#10;jvbHHImdJ7xr8r7b43Xf9dWZmYHMj9ic1w3Rs/8k+wYAAP//AwBQSwMEFAAGAAgAAAAhAFbsMYbD&#10;AQAAZgQAABAAAABkcnMvaW5rL2luazEueG1stJNBb9sgFMfvlfYdEDvs0tiY2Etr1elpkSa1UtV0&#10;0nZ0bRqjGogAx8m37zMmxFXTnTZZsuDB+/Pejz83t3vRoh3ThitZ4CQiGDFZqZrLTYF/Pa1mVxgZ&#10;W8q6bJVkBT4wg2+XXy5uuHwVbQ5/BArSDCPRFrixdpvHcd/3UT+PlN7ElJB5/FO+3t/hpc+q2QuX&#10;3MKR5hiqlLRsbwexnNcFruyehP2gvVadrlhYHiK6Ou2wuqzYSmlR2qDYlFKyFslSQN2/MbKHLQw4&#10;nLNhGiPBoeEZjZJ0kV79uIZAuS/wZN5BiQYqETg+r/nnP2iuPmoOZc3p4vsCI19SzXZDTbFjnn/e&#10;+4NWW6YtZyfMIxS/cEDVOHd8RlCaGdV2w91gtCvbDpAlhIAt/NlJfAbIRz1g80/1gMunetPi3qPx&#10;7U05eGjBUsertVwwMLrYBo9ZA8JDeG21ew6U0GRGshmhTwnNCcnT6yhNs8lVeBcfNZ91Z5qg96xP&#10;fnUrgdrYWc9r2wToJCI0C9SnzM/lNoxvGvvXZN+4yw7eOfMSnZ2Q7+SRvRT4q3uMyGWOAddKggii&#10;abbILr+R4Xvnx3ACgF6+AQAA//8DAFBLAwQUAAYACAAAACEACCrypNwAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkblvKYGWUphMgTeK6DaEcvca01RqnatKu4+kJAgmO/v3p&#10;9+d8PdlWjNT7xrGCm3kCgrh0puFKwdt+M1uB8AHZYOuYFJzJw7q4vMgxM+7EWxp3oRKxhH2GCuoQ&#10;ukxKX9Zk0c9dRxx3H663GOLYV9L0eIrltpWLJEmlxYbjhRo7eqmpPO4Gq2B8HYf9djzrjX5e6tXx&#10;U2t8v1Pq+mp6egQRaAp/MHzrR3UootPBDWy8aBXMFsv0PrIKbtMHEJH4TQ4/iSxy+f+H4gsAAP//&#10;AwBQSwMEFAAGAAgAAAAhAHkYvJ2/AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxz&#10;hM+xasQwDAbgvdB3MNobJR3KUeJkOQ6ylhRuNY6SmMSysZzSe/t67MHBDRqE0PdLbf/rd/VDSVxg&#10;DU1VgyK2YXK8aPgeL28nUJINT2YPTBpuJNB3ry/tF+0mlyVZXRRVFBYNa87xE1HsSt5IFSJxmcwh&#10;eZNLmxaMxm5mIXyv6w9M/w3o7kw1TBrSMDWgxlssyc/tMM/O0jnYwxPnBxFoD8nBX/1eUJMWyhoc&#10;b1iqqcqhgF2Ld491fwAAAP//AwBQSwECLQAUAAYACAAAACEAmzMnNwwBAAAtAgAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAD0BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAboaQlhwEAAG8DAAAO&#10;AAAAAAAAAAAAAAAAADwCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBW7DGGwwEAAGYE&#10;AAAQAAAAAAAAAAAAAAAAAO8DAABkcnMvaW5rL2luazEueG1sUEsBAi0AFAAGAAgAAAAhAAgq8qTc&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA4AUAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQB5&#10;GLydvwAAACEBAAAZAAAAAAAAAAAAAAAAAOkGAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsF&#10;BgAAAAAGAAYAeAEAAN8HAAAAAA==&#10;">
                 <v:imagedata r:id="rId10" o:title=""/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpi">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F4AED06" wp14:editId="7ABD27F5">
+              <wp:anchor distT="4320" distB="4680" distL="118620" distR="118980" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19DF9A44" wp14:editId="51A4A316">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-1630001</wp:posOffset>
+                  <wp:posOffset>-1630170</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>234257</wp:posOffset>
+                  <wp:posOffset>234190</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="360" cy="360"/>
-                <wp:effectExtent l="38100" t="38100" r="38100" b="38100"/>
+                <wp:extent cx="0" cy="0"/>
+                <wp:effectExtent l="38100" t="38100" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="35" name="Encre 35"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingInk">
                     <w14:contentPart bwMode="auto" r:id="rId20">
                       <w14:nvContentPartPr>
-                        <w14:cNvContentPartPr/>
+                        <w14:cNvContentPartPr>
+                          <a14:cpLocks xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" noChangeAspect="1"/>
+                        </w14:cNvContentPartPr>
                       </w14:nvContentPartPr>
                       <w14:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="360" cy="360"/>
+                        <a:ext cx="0" cy="0"/>
                       </w14:xfrm>
                     </w14:contentPart>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="18B25B0F" id="Encre 35" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:-128.7pt;margin-top:18.1pt;width:.75pt;height:.75pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAEODIFaAAQAAKgMAAA4AAABkcnMvZTJvRG9jLnhtbJxSy07DMBC8I/EP&#10;lu806YMKRU17oCD1QOkBPsA4dmMRe6O126R/z+ZR2oIQUi/WPuzZmR3PFrUt2F6hN+BSPhzEnCkn&#10;ITNum/L3t+e7B858EC4TBTiV8oPyfDG/vZlVZaJGkEORKWQE4nxSlSnPQyiTKPIyV1b4AZTKUVMD&#10;WhEoxW2UoagI3RbRKI6nUQWYlQhSeU/VZdfk8xZfayXDq9ZeBVakfDIeEb1wDJCC6QNVPvogms9E&#10;skVR5kb2lMQVjKwwjgh8Qy1FEGyH5heUNRLBgw4DCTYCrY1UrR5SNox/KFu5z0bVcCJ3mEhwQbmw&#10;ERiOu2sb14ywBW2geoGM3BG7ALxHpPX8b0ZHeglyZ4lP5wiqQgT6Dj43pecME5OlHFfZ8MTf7R9P&#10;CjZ40rXeb5A198f3nDlhidOTk6gY5WTPUf768j11or71F3Kt0TaeEGFWp5xcPzRna7mqA5NUHE+p&#10;LKneBGeY3dvjhLPd09gLl8/zhtLZF59/AQAA//8DAFBLAwQUAAYACAAAACEAWHBO7cMBAABmBAAA&#10;EAAAAGRycy9pbmsvaW5rMS54bWy0k1Fv2yAQx98n7Tsg9rCXxcYkWVqrTp8WadImTW0nbY+ufY1R&#10;DUSA4+Tb74wJcdV0T5ssWXBwf+5+/Lm5PciW7MFYoVVBs4RRAqrStVDbgv582MyuKLGuVHXZagUF&#10;PYKlt+v3726EepZtjn+CCsoOI9kWtHFul6dp3/dJP0+02aacsXn6VT1//0bXIauGJ6GEwyPtKVRp&#10;5eDgBrFc1AWt3IHF/ah9rztTQVweIqY673CmrGCjjSxdVGxKpaAlqpRY9y9K3HGHA4HnbMFQIgU2&#10;PONJtlgtrr5cY6A8FHQy77BEi5VIml7W/P0fNDevNYey5nz1eUVJKKmG/VBT6pnnb/f+w+gdGCfg&#10;jHmEEhaOpBrnns8IyoDVbTfcDSX7su0QWcYY2iKcnaUXgLzWQzb/VA+5vKk3Le4lmtDelEOAFi11&#10;ulonJKDR5S56zFkUHsL3zvjnwBnPZmw5Y/wh4zlj+eI6YXM+uYrg4pPmo+lsE/UezdmvfiVSGzvr&#10;Re2aCJ0ljC8j9SnzS7kNiG3j/pocGvfZ0TsXXqK3Ewmd3MFTQT/4x0h85hjwrWSEEb5YrpafPrLh&#10;e+HHeAKCXv8BAAD//wMAUEsDBBQABgAIAAAAIQAhFTcS5QAAABABAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTE9NT8MwDL0j8R8iI3HbUgpdoWs6TaBNCCQ+Bge4eY1pqzVJlWRb+feYE1ws+fn5fZSL0fTi&#10;QD50ziq4mCYgyNZOd7ZR8P62mlyDCBGtxt5ZUvBNARbV6UmJhXZH+0qHTWwEi9hQoII2xqGQMtQt&#10;GQxTN5Dl25fzBiOvvpHa45HFTS/TJJlJg51lhxYHum2p3m32RoEc16uHzD19yM/d8tnfY/7yuPZK&#10;nZ+Nd3MeyzmISGP8+4DfDpwfKg62dXurg+gVTNIsv2KugstZCoIZjGQ3ILaM5DnIqpT/i1Q/AAAA&#10;//8DAFBLAwQUAAYACAAAACEAeRi8nb8AAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJl&#10;bHOEz7FqxDAMBuC90Hcw2hslHcpR4mQ5DrKWFG41jpKYxLKxnNJ7+3rswcENGoTQ90tt/+t39UNJ&#10;XGANTVWDIrZhcrxo+B4vbydQkg1PZg9MGm4k0HevL+0X7SaXJVldFFUUFg1rzvETUexK3kgVInGZ&#10;zCF5k0ubFozGbmYhfK/rD0z/DejuTDVMGtIwNaDGWyzJz+0wz87SOdjDE+cHEWgPycFf/V5QkxbK&#10;GhxvWKqpyqGAXYt3j3V/AAAA//8DAFBLAQItABQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAAPQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEODIFaAAQAAKgMA&#10;AA4AAAAAAAAAAAAAAAAAPAIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFhwTu3DAQAA&#10;ZgQAABAAAAAAAAAAAAAAAAAA6AMAAGRycy9pbmsvaW5rMS54bWxQSwECLQAUAAYACAAAACEAIRU3&#10;EuUAAAAQAQAADwAAAAAAAAAAAAAAAADZBQAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAh&#10;AHkYvJ2/AAAAIQEAABkAAAAAAAAAAAAAAAAA6wYAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQ&#10;SwUGAAAAAAYABgB4AQAA4QcAAAAA&#10;">
+              <v:shape w14:anchorId="28BACE97" id="Encre 35" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:-128.35pt;margin-top:18.45pt;width:0;height:0;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:3.295mm;mso-wrap-distance-top:.12mm;mso-wrap-distance-right:3.305mm;mso-wrap-distance-bottom:.13mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQCbMyc3DAEAAC0CAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbISRsU7DMBRF&#10;dyT+wfKKEqcdEEJJOpAyAkLlAyz7JbHqPFt+JrR/j5O2C1AyeLD97rlHdrk5DJaNEMg4rPgqLzgD&#10;VE4b7Cr+sXvOHjijKFFL6xAqfgTim/r2ptwdPRBLaaSK9zH6RyFI9TBIyp0HTDetC4OMaRs64aXa&#10;yw7EuijuhXIYAWMWJwavywZa+Wkj2x7S8ckkgCXOnk6DU1fFpffWKBmTqRhR/2jJzg15Ss4z1BtP&#10;d0mDiz8bppvrBefca3qaYDSwNxniixyShtCBBKxd41T+P2OSHChzbWsU5E2g7Zy6OF1jG9yLtFYL&#10;9DQy2CWWdl8YYFxA/RJtUuwdxgtdzJ9dfwMAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhABuhpCWHAQAAbwMAAA4AAABkcnMvZTJvRG9jLnhtbJxTXWvCMBR9H+w/&#10;hLzPWpExiq0MZSDsw4ftB8Q0scEmN9ykVv/90taq042BL4F7Lz33nHtOJ9OdLslWoFNgUhoPhpQI&#10;wyFXZp3Sr8+XhydKnGcmZyUYkdK9cHSa3d9NapuIERRQ5gJJADEuqW1KC+9tEkWOF0IzNwArTBhK&#10;QM18KHEd5cjqgK7LaDQcPkY1YG4RuHAudOfdkGYtvpSC+w8pnfCkTGng5tsX23fVvFE2YckamS0U&#10;P9BgN7DQTJmw9Ag1Z56RCtUVlFYcwYH0Aw46AikVF62GoCYeXqhZmE2jJB7zChMOxgvjlwx9f692&#10;cMsKXVKyqt8gD46wygM9IIbD/G9AR3oOvNKBT+cCipL5EAFXKOsowUTlKcVFHp/4m+3spGCJJ13v&#10;lwMWjxNuX4FvXG9JPL5i9uslD+HojtmaQgzMCmbW4tnZkIaQ0cbzqD/q1fJ+8hfdnUTdGB2uQHZt&#10;jvbHHImdJ7xr8r7b43Xf9dWZmYHMj9ic1w3Rs/8k+wYAAP//AwBQSwMEFAAGAAgAAAAhAFhwTu3D&#10;AQAAZgQAABAAAABkcnMvaW5rL2luazEueG1stJNRb9sgEMffJ+07IPawl8XGJFlaq06fFmnSJk1t&#10;J22Prn2NUQ1EgOPk2++MCXHVdE+bLFlwcH/ufvy5uT3IluzBWKFVQbOEUQKq0rVQ24L+fNjMriix&#10;rlR12WoFBT2Cpbfr9+9uhHqWbY5/ggrKDiPZFrRxbpenad/3ST9PtNmmnLF5+lU9f/9G1yGrhieh&#10;hMMj7SlUaeXg4AaxXNQFrdyBxf2ofa87U0FcHiKmOu9wpqxgo40sXVRsSqWgJaqUWPcvStxxhwOB&#10;52zBUCIFNjzjSbZYLa6+XGOgPBR0Mu+wRIuVSJpe1vz9HzQ3rzWHsuZ89XlFSSiphv1QU+qZ52/3&#10;/sPoHRgn4Ix5hBIWjqQa557PCMqA1W033A0l+7LtEFnGGNoinJ2lF4C81kM2/1QPubypNy3uJZrQ&#10;3pRDgBYtdbpaJySg0eUuesxZFB7C987458AZz2ZsOWP8IeM5Y/niOmFzPrmK4OKT5qPpbBP1Hs3Z&#10;r34lUhs760XtmgidJYwvI/Up80u5DYht4/6aHBr32dE7F16itxMJndzBU0E/+MdIfOYY8K1khBG+&#10;WK6Wnz6y4Xvhx3gCgl7/AQAA//8DAFBLAwQUAAYACAAAACEACCrypNwAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkblvKYGWUphMgTeK6DaEcvca01RqnatKu4+kJAgmO/v3p&#10;9+d8PdlWjNT7xrGCm3kCgrh0puFKwdt+M1uB8AHZYOuYFJzJw7q4vMgxM+7EWxp3oRKxhH2GCuoQ&#10;ukxKX9Zk0c9dRxx3H663GOLYV9L0eIrltpWLJEmlxYbjhRo7eqmpPO4Gq2B8HYf9djzrjX5e6tXx&#10;U2t8v1Pq+mp6egQRaAp/MHzrR3UootPBDWy8aBXMFsv0PrIKbtMHEJH4TQ4/iSxy+f+H4gsAAP//&#10;AwBQSwMEFAAGAAgAAAAhAHkYvJ2/AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxz&#10;hM+xasQwDAbgvdB3MNobJR3KUeJkOQ6ylhRuNY6SmMSysZzSe/t67MHBDRqE0PdLbf/rd/VDSVxg&#10;DU1VgyK2YXK8aPgeL28nUJINT2YPTBpuJNB3ry/tF+0mlyVZXRRVFBYNa87xE1HsSt5IFSJxmcwh&#10;eZNLmxaMxm5mIXyv6w9M/w3o7kw1TBrSMDWgxlssyc/tMM/O0jnYwxPnBxFoD8nBX/1eUJMWyhoc&#10;b1iqqcqhgF2Ld491fwAAAP//AwBQSwECLQAUAAYACAAAACEAmzMnNwwBAAAtAgAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAD0BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAboaQlhwEAAG8DAAAO&#10;AAAAAAAAAAAAAAAAADwCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBYcE7twwEAAGYE&#10;AAAQAAAAAAAAAAAAAAAAAO8DAABkcnMvaW5rL2luazEueG1sUEsBAi0AFAAGAAgAAAAhAAgq8qTc&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA4AUAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQB5&#10;GLydvwAAACEBAAAZAAAAAAAAAAAAAAAAAOkGAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsF&#10;BgAAAAAGAAYAeAEAAN8HAAAAAA==&#10;">
                 <v:imagedata r:id="rId10" o:title=""/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00446838" w:rsidRPr="00010CAB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour toute demande complémentaire vous pouvez nous écrire à </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00446838" w:rsidRPr="00010CAB">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>americain@ffbillard.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00010CAB">
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B845F1A" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00446838">
+    <w:p w14:paraId="67BF0B77" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00446838">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60412E6D" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00446838">
+    <w:p w14:paraId="2727BB1C" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00010CAB" w:rsidRDefault="00446838" w:rsidP="00446838">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F9EFE77" w14:textId="04A22FD0" w:rsidR="00446838" w:rsidRPr="00E867E9" w:rsidRDefault="00446838" w:rsidP="00446838">
+    <w:p w14:paraId="3A41E3B5" w14:textId="77777777" w:rsidR="00446838" w:rsidRPr="00E867E9" w:rsidRDefault="00446838" w:rsidP="00446838">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E867E9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:r w:rsidR="00010CAB" w:rsidRPr="00E867E9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -4781,144 +5204,143 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ommission nationale </w:t>
       </w:r>
       <w:r w:rsidR="00010CAB" w:rsidRPr="00E867E9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00E867E9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>méricain</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5194E02A" w14:textId="77777777" w:rsidR="00BE70F0" w:rsidRPr="00D60159" w:rsidRDefault="00BE70F0"/>
+    <w:p w14:paraId="0CC97BFC" w14:textId="77777777" w:rsidR="00BE70F0" w:rsidRPr="00D60159" w:rsidRDefault="00BE70F0"/>
     <w:sectPr w:rsidR="00BE70F0" w:rsidRPr="00D60159" w:rsidSect="0033325D">
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="851" w:bottom="992" w:left="851" w:header="425" w:footer="210" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F1B4F37" w14:textId="77777777" w:rsidR="00B37A08" w:rsidRDefault="00B37A08">
+    <w:p w14:paraId="0447223D" w14:textId="77777777" w:rsidR="00A72402" w:rsidRDefault="00A72402">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5ED1F49C" w14:textId="77777777" w:rsidR="00B37A08" w:rsidRDefault="00B37A08">
+    <w:p w14:paraId="6EC10293" w14:textId="77777777" w:rsidR="00A72402" w:rsidRDefault="00A72402">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Exo 2">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65EC156F" w14:textId="77777777" w:rsidR="00BC3611" w:rsidRDefault="00446838">
+  <w:p w14:paraId="672AA338" w14:textId="77777777" w:rsidR="00BC3611" w:rsidRDefault="00446838">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="515DF529" wp14:editId="1C9301FC">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79E91AE1" wp14:editId="7EB91E8C">
           <wp:extent cx="5760720" cy="382905"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="5" name="Image 5" descr="C:\Users\Nathalie\Desktop\ffb_courrier_pied_federal_2.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Nathalie\Desktop\ffb_courrier_pied_federal_2.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
@@ -4928,60 +5350,60 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5760720" cy="382905"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="54AB41E6" w14:textId="77777777" w:rsidR="00BC3611" w:rsidRDefault="00446838">
+  <w:p w14:paraId="7A0919E7" w14:textId="77777777" w:rsidR="00BC3611" w:rsidRDefault="00446838">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37BC805B" wp14:editId="5594F840">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F2C003F" wp14:editId="66125D75">
           <wp:extent cx="5760720" cy="382905"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Image 2" descr="C:\Users\Nathalie\Desktop\ffb_courrier_pied_federal_2.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Nathalie\Desktop\ffb_courrier_pied_federal_2.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
@@ -4992,78 +5414,78 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5760720" cy="382905"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="508355F9" w14:textId="77777777" w:rsidR="00B37A08" w:rsidRDefault="00B37A08">
+    <w:p w14:paraId="0E04FD2A" w14:textId="77777777" w:rsidR="00A72402" w:rsidRDefault="00A72402">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06273764" w14:textId="77777777" w:rsidR="00B37A08" w:rsidRDefault="00B37A08">
+    <w:p w14:paraId="34B0BD67" w14:textId="77777777" w:rsidR="00A72402" w:rsidRDefault="00A72402">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3816D5D3" w14:textId="77777777" w:rsidR="00BC3611" w:rsidRDefault="00446838">
+  <w:p w14:paraId="55F1B2D7" w14:textId="77777777" w:rsidR="00BC3611" w:rsidRDefault="00446838">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="360045" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="0670D0F3" wp14:editId="310CC13C">
+        <wp:anchor distT="0" distB="360045" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="43FF9F55" wp14:editId="40904663">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>371475</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>114300</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6839585" cy="847725"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Image 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\Nathalie\Desktop\ffb_courrier_entete_federal.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
@@ -5075,75 +5497,69 @@
                   </a:blip>
                   <a:srcRect b="33450"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6839585" cy="847725"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5330F8DE" w14:textId="77777777" w:rsidR="00BC3611" w:rsidRDefault="00446838">
+  <w:p w14:paraId="3262CBA4" w14:textId="77777777" w:rsidR="00BC3611" w:rsidRDefault="00446838">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="360045" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="4EBFDD17" wp14:editId="31918C34">
+        <wp:anchor distT="0" distB="360045" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="1ED5E7F5" wp14:editId="0F3068AA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>381000</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>123825</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="4467225" cy="887095"/>
           <wp:effectExtent l="0" t="0" r="9525" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Image 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\Nathalie\Desktop\ffb_courrier_entete_federal.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
@@ -5155,160 +5571,173 @@
                   </a:blip>
                   <a:srcRect r="36277" b="31818"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4467225" cy="887095"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00446838"/>
     <w:rsid w:val="00010CAB"/>
     <w:rsid w:val="000A179C"/>
     <w:rsid w:val="00116EB2"/>
     <w:rsid w:val="001D772B"/>
     <w:rsid w:val="00237AF3"/>
     <w:rsid w:val="00242336"/>
+    <w:rsid w:val="002A1584"/>
     <w:rsid w:val="002C47C3"/>
+    <w:rsid w:val="002E0013"/>
     <w:rsid w:val="003204BF"/>
     <w:rsid w:val="00446838"/>
     <w:rsid w:val="00477A36"/>
+    <w:rsid w:val="00495DB7"/>
     <w:rsid w:val="00496997"/>
+    <w:rsid w:val="00506A29"/>
     <w:rsid w:val="005C3AFE"/>
+    <w:rsid w:val="005C7A48"/>
     <w:rsid w:val="00605404"/>
     <w:rsid w:val="00606040"/>
     <w:rsid w:val="00671A60"/>
+    <w:rsid w:val="00674B68"/>
     <w:rsid w:val="0069602B"/>
+    <w:rsid w:val="006C572E"/>
     <w:rsid w:val="006C5995"/>
+    <w:rsid w:val="00734183"/>
     <w:rsid w:val="007F1BC0"/>
     <w:rsid w:val="00866A7A"/>
+    <w:rsid w:val="008B239C"/>
     <w:rsid w:val="008D3D56"/>
     <w:rsid w:val="008F13A3"/>
+    <w:rsid w:val="0093277C"/>
+    <w:rsid w:val="00945032"/>
+    <w:rsid w:val="009C442B"/>
     <w:rsid w:val="00A33FB9"/>
+    <w:rsid w:val="00A42E17"/>
     <w:rsid w:val="00A570F7"/>
+    <w:rsid w:val="00A72402"/>
+    <w:rsid w:val="00A95B01"/>
     <w:rsid w:val="00AB6435"/>
     <w:rsid w:val="00B37A08"/>
     <w:rsid w:val="00B4455F"/>
     <w:rsid w:val="00B50FED"/>
+    <w:rsid w:val="00B53E3F"/>
     <w:rsid w:val="00BB2C67"/>
     <w:rsid w:val="00BB7DA4"/>
     <w:rsid w:val="00BC3611"/>
     <w:rsid w:val="00BD0346"/>
     <w:rsid w:val="00BE70F0"/>
+    <w:rsid w:val="00C114E8"/>
     <w:rsid w:val="00C44008"/>
     <w:rsid w:val="00C4548C"/>
     <w:rsid w:val="00C64249"/>
+    <w:rsid w:val="00C711AF"/>
     <w:rsid w:val="00CE526A"/>
     <w:rsid w:val="00D064AD"/>
     <w:rsid w:val="00D20A0A"/>
     <w:rsid w:val="00D56742"/>
     <w:rsid w:val="00D60159"/>
     <w:rsid w:val="00D81119"/>
+    <w:rsid w:val="00DF39BC"/>
     <w:rsid w:val="00E62AC6"/>
     <w:rsid w:val="00E867E9"/>
     <w:rsid w:val="00E87E7C"/>
     <w:rsid w:val="00EF487D"/>
     <w:rsid w:val="00F20745"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7F11463C"/>
-  <w15:docId w15:val="{F95C481F-FFFF-47D8-8630-CD59188B9CF4}"/>
+  <w14:docId w14:val="0EE5F395"/>
+  <w15:docId w15:val="{2601B5BA-6B70-46D2-AE3A-B4BDAAE1140D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5847,67 +6276,67 @@
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BB7DA4"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ffb@ffbillard.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink8.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:americain@ffbillard.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink4.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink7.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink6.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink3.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink5.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:americain@ffbillard.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ffb@ffbillard.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink8.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:americain@ffbillard.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink4.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink7.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink6.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink3.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink5.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="ink/ink2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:americain@ffbillard.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/ink/ink1.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2021-05-02T12:00:03.695"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.025" units="cm"/>
       <inkml:brushProperty name="height" value="0.025" units="cm"/>
     </inkml:brush>
   </inkml:definitions>
@@ -6180,86 +6609,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6407,77 +6836,77 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35B465E3-1A5E-6948-B2A0-C9E7B791286A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25C66948-8047-4519-8711-77C29EF9DF30}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>450</Words>
-  <Characters>2479</Characters>
+  <Words>459</Words>
+  <Characters>2528</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
+  <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>DCNS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2924</CharactersWithSpaces>
+  <CharactersWithSpaces>2982</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>root</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>